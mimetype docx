--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -622,235 +622,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptual evaluation of numerical errors in acoustic FEM simulation for sound quality applications</w:t>
+                <w:t xml:space="preserve">External tire noise: Determination of timbre parameters and unpleasantness factors, with a focus on truck tires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bragado Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 207, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109295⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082703v1</w:t>
+                <w:t xml:space="preserve">hal-04346363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External tire noise: Determination of timbre parameters and unpleasantness factors, with a focus on truck tires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+                <w:t xml:space="preserve">A perceptual evaluation of numerical errors in acoustic FEM simulation for sound quality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Bragado Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 216, </w:t>
+              <w:t xml:space="preserve">, 2023, 207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346363v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sound spatial reproduction method on the detectability of reversing alarms in laboratory conditions</w:t>
               </w:r>
@@ -5684,260 +5684,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sherbrooke-Lyon Research Training Program in Acoustics - Projet Samuel de Champlain 2022-2024</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of noise-induced annoyance and fatigue in open-plan offices: comparison between hearing-impaired and normalhearing listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Robin</w:t>
+                <w:t xml:space="preserve">Nicolas F Poncetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brocolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024</w:t>
+              <w:t xml:space="preserve">INTERNOISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682249v1</w:t>
+                <w:t xml:space="preserve">hal-04712398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of noise-induced annoyance and fatigue in open-plan offices: comparison between hearing-impaired and normalhearing listeners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sherbrooke-Lyon Research Training Program in Acoustics - Projet Samuel de Champlain 2022-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas F Poncetti</w:t>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE 2024</w:t>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712398v1</w:t>
+                <w:t xml:space="preserve">hal-04682249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Pulse-Width Modulation strategies : validation based on sound quality evaluations</w:t>
               </w:r>
@@ -6025,135 +6025,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la qualité sonore : comparaison d'expériences in situ et en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of various timbre parameters on the unpleasantness of tyre noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Genell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bragado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Coppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Congress On Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju,, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848428v1</w:t>
+                <w:t xml:space="preserve">hal-04010078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité des prédictions vibro-acoustiques d’un modèle SEA dans un contexte d’évaluation subjective du confort acoustique automobile</w:t>
               </w:r>
@@ -6228,148 +6241,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various timbre parameters on the unpleasantness of tyre noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+                <w:t xml:space="preserve">Évaluation de la qualité sonore : comparaison d'expériences in situ et en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Genell</w:t>
+                <w:t xml:space="preserve">Dorian Grappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Bragado</w:t>
+                <w:t xml:space="preserve">Chaouki Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan J Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+                <w:t xml:space="preserve">Clément Coppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress On Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju,, South Korea</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010078v1</w:t>
+                <w:t xml:space="preserve">hal-03848428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du type de discussion sur les effets néfastes du bruit dans les bureaux ouverts</w:t>
               </w:r>
@@ -6450,51 +6450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace acoustique perceptif des bruits de pneus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6712,356 +6712,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCES OF NUMERICAL PARAMETERS ON SOUND PERCEPTION OF SIMULATED TRANSFER PATHS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+                <w:t xml:space="preserve">Compared effects of overall level and speech intelligibility on self-reported fatigue in open-plan offices : a laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krist Kostallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brocolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0451⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2193-2194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195122v1</w:t>
+                <w:t xml:space="preserve">hal-03235299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared effects of overall level and speech intelligibility on self-reported fatigue in open-plan offices : a laboratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krist Kostallari</w:t>
+                <w:t xml:space="preserve">Can direction-sensitive headphone reproduction modify back-up alarms detectability in a laboratory experiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2193-2194, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0944⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2645-2645, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235299v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can direction-sensitive headphone reproduction modify back-up alarms detectability in a laboratory experiment ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Heck</w:t>
+                <w:t xml:space="preserve">INFLUENCES OF NUMERICAL PARAMETERS ON SOUND PERCEPTION OF SIMULATED TRANSFER PATHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2645-2645, </w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242408v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-excitation discomfort in a driving car: contribution from steering wheel, floor and seat vibrations</w:t>
               </w:r>
@@ -7385,51 +7385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated transfer path accuracy vs. sound perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7876,329 +7876,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de signaux d'avertissement de véhicules électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonie d'un champ acoustique multi-tonal, composé d'une source bitonale ou de deux sources tonales simultanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Apr 2014, France. pp 1931-1937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994762v1</w:t>
+                <w:t xml:space="preserve">hal-00994964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des bruits des portes des véhicules selon leurs portraits verbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery N. Nosulenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Samoylenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France. pp.000122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonie d'un champ acoustique multi-tonal, composé d'une source bitonale ou de deux sources tonales simultanées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception de signaux d'avertissement de véhicules électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Robart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ellermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Conter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Vannier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karl Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, France. pp 1931-1937</w:t>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994964v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de source sonore sur l'évaluation de la gêne et de la performance dans les bureaux ouverts</w:t>
               </w:r>
@@ -8331,51 +8331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Robart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ellermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8411,273 +8411,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of discomfort caused by two types of backup alarm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brocolini</w:t>
+                <w:t xml:space="preserve">eVADER: A Perceptual Approach to Finding Minimum Warning Sound Requirements for Quiet Cars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Robart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Léger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Acoustics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada. pp.4aNSa4</w:t>
+              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Merano, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994687v1</w:t>
+                <w:t xml:space="preserve">hal-00957765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eVADER: A Perceptual Approach to Finding Minimum Warning Sound Requirements for Quiet Cars.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Robart</w:t>
+                <w:t xml:space="preserve">Comparison of discomfort caused by two types of backup alarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brocolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Verlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Merano, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">International Congress on Acoustics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada. pp.4aNSa4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957765v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work performance and mental workload in multiple talker environments</w:t>
               </w:r>
@@ -8784,51 +8784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Robart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schlittenlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,394 +8972,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of the influence of the estimation of Wiener filters applied to engine noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
+                <w:t xml:space="preserve">Evaluation of speech intelligibility in open-plan offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Ebissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">InterNoise 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, New-York, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811095v1</w:t>
+                <w:t xml:space="preserve">hal-00994393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective and subjective assessment of disturbance by office noise - Relevance of the use of the speech transmission index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevret</w:t>
+                <w:t xml:space="preserve">Masking effects in vertical whole body vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Rosa Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810683v1</w:t>
+                <w:t xml:space="preserve">hal-00810661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masking effects in vertical whole body vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Rosa Hernandez</w:t>
+                <w:t xml:space="preserve">Perceptual evaluation of the influence of the estimation of Wiener filters applied to engine noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810661v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of speech intelligibility in open-plan offices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective and subjective assessment of disturbance by office noise - Relevance of the use of the speech transmission index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Ebissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ange Ebissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, New-York, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994393v1</w:t>
+                <w:t xml:space="preserve">hal-00810683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of loudness models for the evaluation of airplane cockpit noise comfort</w:t>
               </w:r>
@@ -11092,407 +11092,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a perceptive signature of vehicles vibrations ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Amari</w:t>
+                <w:t xml:space="preserve">In-situ observation of the perceptive process linked to dashboard tapping sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Nosulenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418542v1</w:t>
+                <w:t xml:space="preserve">hal-00418544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonhaltigkeit von harmonisch komplexen Tönen mittels Grossenschätzung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Fingerhuth</w:t>
+                <w:t xml:space="preserve">Two-level description of environmental sounds: comparison and generalization of 4 timbre studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Akustik - DAGA2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Aachen, Allemagne. pp.'</w:t>
+              <w:t xml:space="preserve">Acoustics 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414914v1</w:t>
+                <w:t xml:space="preserve">hal-00418547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level description of environmental sounds: comparison and generalization of 4 timbre studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+                <w:t xml:space="preserve">Is there a perceptive signature of vehicles vibrations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418547v1</w:t>
+                <w:t xml:space="preserve">hal-00418542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation of the perceptive process linked to dashboard tapping sounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Nosulenko</w:t>
+                <w:t xml:space="preserve">Tonhaltigkeit von harmonisch komplexen Tönen mittels Grossenschätzung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fingerhuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
+              <w:t xml:space="preserve">Fortschritte der Akustik - DAGA2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Aachen, Allemagne. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418544v1</w:t>
+                <w:t xml:space="preserve">hal-00414914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved spectrofilter applied to diesel engine noise : combustion and mechanical noise separation</w:t>
               </w:r>
@@ -11757,109 +11757,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the overall unpleasantness of a long duration sound and the one of its events: application to a delivery truck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Geissner</w:t>
+                <w:t xml:space="preserve">Tonalness perception of harmonic complex tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fingerhuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418549v1</w:t>
+                <w:t xml:space="preserve">hal-00418543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise perception of wall-hung gas boilers</w:t>
               </w:r>
@@ -11947,109 +11947,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonalness perception of harmonic complex tones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Fingerhuth</w:t>
+                <w:t xml:space="preserve">Relation between the overall unpleasantness of a long duration sound and the one of its events: application to a delivery truck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Geissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418543v1</w:t>
+                <w:t xml:space="preserve">hal-00418549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient alternative to the paired comparison method for the subjective evaluation of a large set of sounds</w:t>
               </w:r>
@@ -12858,151 +12858,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution d'enregistrements binauraux par casque, sub-woofer additionnel et système transaural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diesel combustion noise extraction using Wiener filtering - Optimisation and validation of the method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France. pp.'</w:t>
+              <w:t xml:space="preserve">SIA's Automobile Comfort Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414866v1</w:t>
+                <w:t xml:space="preserve">hal-00414856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of delivery truck noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Geissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13031,152 +13018,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Finlande. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diesel combustion noise extraction using Wiener filtering - Optimisation and validation of the method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restitution d'enregistrements binauraux par casque, sub-woofer additionnel et système transaural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA's Automobile Comfort Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Le Mans, France</w:t>
+              <w:t xml:space="preserve">8ème CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414856v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du bruit d'un camion de livraison</w:t>
               </w:r>
@@ -13454,191 +13454,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness estimation in the presence of vertical vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation continue d'une séquence de sons artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Geissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149th ASA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Canada</w:t>
+              <w:t xml:space="preserve">3ème Journées "Jeunes chercheurs en acoustique audio et traitement du signal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414823v1</w:t>
+                <w:t xml:space="preserve">hal-00414837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation continue d'une séquence de sons artificiels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loudness estimation in the presence of vertical vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées "Jeunes chercheurs en acoustique audio et traitement du signal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">149th ASA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414837v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual consequences of structural uncertainties</w:t>
               </w:r>
@@ -14338,51 +14338,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual acoustic space of tyre noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jesus García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14662,51 +14662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LoudNat :Sonie des sons naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14996,51 +14996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTOCOLE POUR L'ÉVALUATION SUR LE TERRAIN DE L'ÉTAT FONCTIONNEL DES OPÉRATEURS TRAVAILLANT EN BUREAUX OUVERTS : L'INVENTAIRE FACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brocolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15147,51 +15147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Robart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Pondrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15509,51 +15509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miqueau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Parizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-024-00315-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkahf Aboutiman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Selzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bragado Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra-Phoeb&#233; Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ganivet-Ouzeneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1984586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461348420979759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.674112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist Kostallari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.107180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;as Maigrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01914831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5012739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brocolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Troll&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-0923.34.4.413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ebissou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.07.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pierrette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chatillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.961972" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01729320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ellermeier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Robart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Warusfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Amari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Nosulenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samoylenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00585433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918414" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/362013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guyader" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Nosulenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Geissner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorenzon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1.2402313" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2005.06.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Favre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabatie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;me Brocard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Segaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C836CECB202ED2C99B5C2363C45D56425E1BC1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Poncetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Grappe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benzekri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coppel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Genell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bragado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jesus Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jibodh-Jiaouan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0944" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0103" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242411v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laroche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piranda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0172" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0486" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01542893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994762v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Janssens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samoylenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biancardi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;ger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verlhac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carniel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957765v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994690v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schlittenlacher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Pondrom" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994684v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811095v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810683v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rosa Hernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994393v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogen Padayashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Lerm&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869544v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026176v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolmont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fingerhuth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993894v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418547v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418546v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Manca-Dermidjian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418549v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418550v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418543v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414895v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussarie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Richard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414889v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414886v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00639490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00838685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verollet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414855v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414856v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414864v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106195v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marpe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414837v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414818v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414822v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638293v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009995v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558889v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414836v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838735v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557472v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917273v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307761.ch32" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miqueau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Parizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-024-00315-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkahf Aboutiman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Selzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bragado Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra-Phoeb&#233; Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ganivet-Ouzeneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1984586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461348420979759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.674112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist Kostallari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.107180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;as Maigrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01914831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5012739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brocolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Troll&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-0923.34.4.413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ebissou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.07.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pierrette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chatillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.961972" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01729320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ellermeier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Robart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Warusfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Amari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Nosulenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samoylenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00585433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918414" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/362013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guyader" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Nosulenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Geissner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorenzon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1.2402313" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2005.06.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Favre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabatie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;me Brocard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Segaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C836CECB202ED2C99B5C2363C45D56425E1BC1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Poncetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Genell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bragado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Grappe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benzekri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coppel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jesus Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jibodh-Jiaouan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0944" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242411v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laroche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piranda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0172" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0486" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01542893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samoylenko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Janssens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biancardi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957765v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;ger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verlhac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994690v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schlittenlacher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Pondrom" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994684v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rosa Hernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810683v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogen Padayashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Lerm&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869544v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026176v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolmont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fingerhuth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993894v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418544v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418547v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418546v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Manca-Dermidjian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418550v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418549v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414895v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussarie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Richard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414889v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414886v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00639490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00838685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414856v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verollet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414864v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106195v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414837v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marpe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414818v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414822v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638293v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009995v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558889v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414836v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838735v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557472v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917273v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307761.ch32" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>