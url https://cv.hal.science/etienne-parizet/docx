--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -622,235 +622,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External tire noise: Determination of timbre parameters and unpleasantness factors, with a focus on truck tires</w:t>
+                <w:t xml:space="preserve">A perceptual evaluation of numerical errors in acoustic FEM simulation for sound quality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Bragado Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 216, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109765⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346363v1</w:t>
+                <w:t xml:space="preserve">hal-04082703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptual evaluation of numerical errors in acoustic FEM simulation for sound quality applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">External tire noise: Determination of timbre parameters and unpleasantness factors, with a focus on truck tires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+                <w:t xml:space="preserve">Beatriz Bragado Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 207, </w:t>
+              <w:t xml:space="preserve">, 2023, 216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082703v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sound spatial reproduction method on the detectability of reversing alarms in laboratory conditions</w:t>
               </w:r>
@@ -1887,213 +1887,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Modifications to Increase the Intelligibility of Vocal Messages Broadcast by Driving Assistance Systems Intended For Hearing-Impaired Drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rouch</w:t>
+                <w:t xml:space="preserve">Exposimètre de bruit pour bureaux ouverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912756v1</w:t>
+                <w:t xml:space="preserve">anses-01914831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposimètre de bruit pour bureaux ouverts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevret</w:t>
+                <w:t xml:space="preserve">Speech Modifications to Increase the Intelligibility of Vocal Messages Broadcast by Driving Assistance Systems Intended For Hearing-Impaired Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.668 - 677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01914831v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two laboratory methods of assessing annoyance due to railway noise and vibration</w:t>
               </w:r>
@@ -2281,456 +2281,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and annoyance due to vibrations in dwellings generated from ground transportation: A review</w:t>
+                <w:t xml:space="preserve">Noise effect on comfort in open-space offices: development of an assessment questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Trollé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Marjorie Pierrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Frequency Noise, Vibration and Active Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/0263-0923.34.4.413⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (1), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2014.961972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223459v1</w:t>
+                <w:t xml:space="preserve">hal-01714040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of Wiener filters estimated on an operating diesel engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
+                <w:t xml:space="preserve">Use of the Speech Transmission Index for the assessment of sound annoyance in open-plan offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Ebissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103980v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Speech Transmission Index for the assessment of sound annoyance in open-plan offices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ange Ebissou</w:t>
+                <w:t xml:space="preserve">Perception and annoyance due to vibrations in dwellings generated from ground transportation: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Frequency Noise, Vibration and Active Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.413-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/0263-0923.34.4.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110776v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise effect on comfort in open-space offices: development of an assessment questionnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Pierrette</w:t>
+                <w:t xml:space="preserve">Experimental modeling of Wiener filters estimated on an operating diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58 (1), pp.96-106. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.646 - 658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00140139.2014.961972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714040v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gêne acoustique dans les bureaux ouverts</w:t>
               </w:r>
@@ -2883,554 +2883,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Localisation Accuracy for First and Higher Order Ambisonics Reproduced Sound Sources</w:t>
+                <w:t xml:space="preserve">The emotional component in perceived quality of noises produced by car engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bertet</w:t>
+                <w:t xml:space="preserve">Valery N. Nosulenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Warusfel</w:t>
+                <w:t xml:space="preserve">E. Samoylenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 99, pp.642-657</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1-2), pp.96-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848764v1</w:t>
+                <w:t xml:space="preserve">hal-00957758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal approach to automobile driving comfort : the influence of visual setting on assessments of vibro-acoustic comfort in simulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on Localisation Accuracy for First and Higher Order Ambisonics Reproduced Sound Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Amari</w:t>
+                <w:t xml:space="preserve">Jérôme Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roussarie</w:t>
+                <w:t xml:space="preserve">O. Warusfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 74 (12), pp.1378-1387</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99, pp.642-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842580v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emotional component in perceived quality of noises produced by car engines</w:t>
+                <w:t xml:space="preserve">Multimodal approach to automobile driving comfort : the influence of visual setting on assessments of vibro-acoustic comfort in simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery N. Nosulenko</w:t>
+                <w:t xml:space="preserve">Maël Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Samoylenko</w:t>
+                <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (1-2), pp.96-108</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (12), pp.1378-1387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957758v1</w:t>
+                <w:t xml:space="preserve">hal-00842580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of free sorting tasks to sound quality experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXTRACTION AND ANALYSIS OF DIESEL ENGINE COMBUSTION NOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Bulletin of University of Pitesti, Automotive series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.38-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617477v1</w:t>
+                <w:t xml:space="preserve">hal-01104070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTION AND ANALYSIS OF DIESEL ENGINE COMBUSTION NOISE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of free sorting tasks to sound quality experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Bulletin of University of Pitesti, Automotive series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (1), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104070v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Train Colour on Loudness Judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (2), pp.347-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3458,403 +3458,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical identification of perceptual criteria for customer-centred design. Focus on the sound of tapping on the dashboard when exploring a car</w:t>
+                <w:t xml:space="preserve">Environmental Sound Perception: Metadescription and Modeling Based on Independent Primary Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montignies</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2010.04.004⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 362013, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/362013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849425v1</w:t>
+                <w:t xml:space="preserve">hal-00560335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular and temporal determinism of rotating machine signals: The diesel engine case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+                <w:t xml:space="preserve">Empirical identification of perceptual criteria for customer-centred design. Focus on the sound of tapping on the dashboard when exploring a car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery N. Nosulenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.592-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2010.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522219v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Sound Perception: Metadescription and Modeling Based on Independent Primary Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular and temporal determinism of rotating machine signals: The diesel engine case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.2012-2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560335v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diesel engine combustion and mechanical noise separation using an improved spectrofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3918,51 +3918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erald Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery N. Nosulenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69, pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4076,329 +4076,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous assessment of the unpleasantness of a sound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibro-acoustical comfort in cars at idle : human perception of simulated sounds and vibrations from three and four cylinder diesel engines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery N. Nosulenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Geissner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+                <w:t xml:space="preserve">Cédric Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 93, pp.469-476</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849426v1</w:t>
+                <w:t xml:space="preserve">hal-00849047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Assessment of the Unpleasantness of a Sound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Continuous assessment of the unpleasantness of a sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Geissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 93 (3), pp.469-476</w:t>
+              <w:t xml:space="preserve">, 2007, 93, pp.469-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414881v1</w:t>
+                <w:t xml:space="preserve">hal-00849426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-acoustical comfort in cars at idle : human perception of simulated sounds and vibrations from three and four cylinder diesel engines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Assessment of the Unpleasantness of a Sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Geissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Noise and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.143-156</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93 (3), pp.469-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849047v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening test methods for perceptual assessment of structural uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,200 +4534,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural variability upon sound perception : Usefulness of fractional factorial designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koehl</w:t>
+                <w:t xml:space="preserve">L'acoustique des véhicules routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42-43, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414849v1</w:t>
+                <w:t xml:space="preserve">hal-00414852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acoustique des véhicules routiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Favre</w:t>
+                <w:t xml:space="preserve">Influence of structural variability upon sound perception : Usefulness of fractional factorial designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (3), pp.249-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2005.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414852v1</w:t>
+                <w:t xml:space="preserve">hal-00414849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of some listening test methods : a case study</w:t>
               </w:r>
@@ -5100,234 +5100,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired comparison listening tests and circular error rates</w:t>
+                <w:t xml:space="preserve">Noise assessment in a high-speed train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88, pp.594-598</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 63, pp.1109-1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849430v1</w:t>
+                <w:t xml:space="preserve">hal-00849433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise assessment in a high-speed train</w:t>
+                <w:t xml:space="preserve">Paired comparison listening tests and circular error rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 63, pp.1109-1124</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.594-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849433v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-dimensional listening test: selection of sound descriptors and design of the experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery N. Nosulenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noise Control Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5468,243 +5468,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t>
+                <w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Wanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Glesser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239161v1</w:t>
+                <w:t xml:space="preserve">hal-05363660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t>
+                <w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Wanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Glesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Glesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363660v1</w:t>
+                <w:t xml:space="preserve">hal-05239161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of noise-induced annoyance and fatigue in open-plan offices: comparison between hearing-impaired and normalhearing listeners</w:t>
               </w:r>
@@ -6025,243 +6025,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various timbre parameters on the unpleasantness of tyre noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'inconfort des passagers causé par les moteurs dans un avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Genell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan J Garcia</w:t>
+                <w:t xml:space="preserve">Sarah Jibodh-Jiaouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress On Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju,, South Korea</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010078v1</w:t>
+                <w:t xml:space="preserve">hal-03848504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des prédictions vibro-acoustiques d’un modèle SEA dans un contexte d’évaluation subjective du confort acoustique automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Miqueau</w:t>
+                <w:t xml:space="preserve">Influence of various timbre parameters on the unpleasantness of tyre noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Genell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bragado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Germès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Congress On Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju,, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847803v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité sonore : comparaison d'expériences in situ et en ligne</w:t>
               </w:r>
@@ -6349,406 +6336,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence du type de discussion sur les effets néfastes du bruit dans les bureaux ouverts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevret</w:t>
+                <w:t xml:space="preserve">Fiabilité des prédictions vibro-acoustiques d’un modèle SEA dans un contexte d’évaluation subjective du confort acoustique automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Germès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848146v1</w:t>
+                <w:t xml:space="preserve">hal-03847803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace acoustique perceptif des bruits de pneus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+                <w:t xml:space="preserve">Etude de l'influence du type de discussion sur les effets néfastes du bruit dans les bureaux ouverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Jesus García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848505v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inconfort des passagers causé par les moteurs dans un avion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espace acoustique perceptif des bruits de pneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jibodh-Jiaouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+                <w:t xml:space="preserve">Juan Jesus García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848504v1</w:t>
+                <w:t xml:space="preserve">hal-03848505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between perceived urgency of alarm signals and psychoacoustic parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rouch</w:t>
+                <w:t xml:space="preserve">Multi-excitation discomfort in a driving car: contribution from sound and vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Piranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2435-2439, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0195⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2707-2713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234190v1</w:t>
+                <w:t xml:space="preserve">hal-03242430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared effects of overall level and speech intelligibility on self-reported fatigue in open-plan offices : a laboratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krist Kostallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6757,679 +6783,653 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brocolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2193-2194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can direction-sensitive headphone reproduction modify back-up alarms detectability in a laboratory experiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2645-2645, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCES OF NUMERICAL PARAMETERS ON SOUND PERCEPTION OF SIMULATED TRANSFER PATHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitation discomfort in a driving car: contribution from steering wheel, floor and seat vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Laroche</w:t>
+                <w:t xml:space="preserve">Relation between perceived urgency of alarm signals and psychoacoustic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2703-2703, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2435-2439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242411v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Measurement Uncertainties of D2S and LpAS4m in Open-Plan Offices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevret</w:t>
+                <w:t xml:space="preserve">Multi-excitation discomfort in a driving car: contribution from steering wheel, floor and seat vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Piranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2211-2215, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2703-2703, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235222v1</w:t>
+                <w:t xml:space="preserve">hal-03242411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitation discomfort in a driving car: contribution from sound and vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Laroche</w:t>
+                <w:t xml:space="preserve">Evaluation of Measurement Uncertainties of D2S and LpAS4m in Open-Plan Offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2707-2713, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2211-2215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242430v1</w:t>
+                <w:t xml:space="preserve">hal-03235222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated transfer path accuracy vs. sound perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,247 +7958,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des bruits des portes des véhicules selon leurs portraits verbaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception de signaux d'avertissement de véhicules électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Robart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ellermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Samoylenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Conter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Poitiers, France. pp.000122</w:t>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994758v1</w:t>
+                <w:t xml:space="preserve">hal-00994762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de signaux d'avertissement de véhicules électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des bruits des portes des véhicules selon leurs portraits verbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery N. Nosulenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Janssens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Samoylenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, 2014, Poitiers, France. pp.000122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994762v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de source sonore sur l'évaluation de la gêne et de la performance dans les bureaux ouverts</w:t>
               </w:r>
@@ -8331,51 +8331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Robart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ellermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8411,303 +8411,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eVADER: A Perceptual Approach to Finding Minimum Warning Sound Requirements for Quiet Cars.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Robart</w:t>
+                <w:t xml:space="preserve">Comparison of discomfort caused by two types of backup alarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brocolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Verlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Merano, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">International Congress on Acoustics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada. pp.4aNSa4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957765v1</w:t>
+                <w:t xml:space="preserve">hal-00994687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of discomfort caused by two types of backup alarm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Léger</w:t>
+                <w:t xml:space="preserve">eVADER: A Perceptual Approach to Finding Minimum Warning Sound Requirements for Quiet Cars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Robart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Acoustics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada. pp.4aNSa4</w:t>
+              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Merano, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994687v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work performance and mental workload in multiple talker environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Ebissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8784,51 +8784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Robart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schlittenlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8883,51 +8883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and evaluation of noise sources in open plan office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pierrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,329 +8972,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of speech intelligibility in open-plan offices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loudness models in the very low frequency range: application to the prediction of airplane cockpit noise comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Lermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogen Padayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterNoise 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, New-York, United States. pp.1</w:t>
+              <w:t xml:space="preserve">, 2012, New-York, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994393v1</w:t>
+                <w:t xml:space="preserve">hal-00994402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masking effects in vertical whole body vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Rosa Hernandez</w:t>
+                <w:t xml:space="preserve">Evaluation of speech intelligibility in open-plan offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Ebissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">InterNoise 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, New-York, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810661v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of the influence of the estimation of Wiener filters applied to engine noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and subjective assessment of disturbance by office noise - Relevance of the use of the speech transmission index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Ebissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,463 +9335,437 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of loudness models for the evaluation of airplane cockpit noise comfort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masking effects in vertical whole body vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Rosa Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810747v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise source separation in diesel engines: application to acoustic listening tests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of loudness models for the evaluation of airplane cockpit noise comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogen Padayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2012-USD2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.3109-3120</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864109v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness models in the very low frequency range: application to the prediction of airplane cockpit noise comfort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise source separation in diesel engines: application to acoustic listening tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, New-York, France. pp.1</w:t>
+              <w:t xml:space="preserve">ISMA2012-USD2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.3109-3120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994402v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTION AND ANALYSIS OF DIESEL ENGINE COMBUSTION NOISE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Experimental modeling of Wiener filters estimated on an operating diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXPLORATORY WORKSHOP "MODERN METHODS OF VIBRO-ACOUSTIC STUDY WITH APPLICATION TO AUTOMOTIVE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Pitesti, Romania</w:t>
+              <w:t xml:space="preserve">surveillance 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025391v1</w:t>
+                <w:t xml:space="preserve">hal-00869544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFECTO DE ENMASCARAMIENTO EN VIBRACIONES DE CUERPO ENTERO</w:t>
               </w:r>
@@ -9827,640 +9827,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of Wiener filters estimated on an operating diesel engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXTRACTION AND ANALYSIS OF DIESEL ENGINE COMBUSTION NOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">surveillance 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Compiègne, France</w:t>
+              <w:t xml:space="preserve">EXPLORATORY WORKSHOP "MODERN METHODS OF VIBRO-ACOUSTIC STUDY WITH APPLICATION TO AUTOMOTIVE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869544v1</w:t>
+                <w:t xml:space="preserve">hal-01025391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of noise and vertical vibration to comfort in a driving car</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angular and temporal determinism of rotating machine signals : the diesel engine case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroRegio 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ljubljana, Slovenia. pp.1</w:t>
+              <w:t xml:space="preserve">ISMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993903v1</w:t>
+                <w:t xml:space="preserve">hal-00576698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hybride pour l'évaluation de la qualité vocale sans référence, appliqué à la téléphonie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of noise and vertical vibration to comfort in a driving car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">EuroRegio 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ljubljana, Slovenia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550892v1</w:t>
+                <w:t xml:space="preserve">hal-00993903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid model for non-intrusive speech quality evaluation in telephony applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Modèle hybride pour l'évaluation de la qualité vocale sans référence, appliqué à la téléphonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th AES International Conference on Sound Quality Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pitea, Sweden</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026176v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular and temporal determinism of rotating machine signals : the diesel engine case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+                <w:t xml:space="preserve">Hybrid model for non-intrusive speech quality evaluation in telephony applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">38th AES International Conference on Sound Quality Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pitea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576698v1</w:t>
+                <w:t xml:space="preserve">hal-01026176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of sound and vibration level to comfort in cars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Amari</w:t>
+                <w:t xml:space="preserve">A non-intrusive signal-based model for speech quality evaluation using automatic classification of background noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Edimburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">InterSpeech 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415129v1</w:t>
+                <w:t xml:space="preserve">hal-00993894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microphone and loudspeaker setup on perceived higher order ambisonics reproduced sound field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10600,833 +10600,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dashboard quality through sounds produced by tapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Montignies</w:t>
+                <w:t xml:space="preserve">Contribution of sound and vibration level to comfort in cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Nesa</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Edimburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415123v1</w:t>
+                <w:t xml:space="preserve">hal-00415129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive signal-based model for speech quality evaluation using automatic classification of background noises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Faure</w:t>
+                <w:t xml:space="preserve">Evaluation of dashboard quality through sounds produced by tapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpeech 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">Euronoise 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Edimburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993894v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the perceptive space linked to dashboard tapping sounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Montignies</w:t>
+                <w:t xml:space="preserve">Tonalness perception of harmonic complex tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fingerhuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418548v1</w:t>
+                <w:t xml:space="preserve">hal-00418543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of informational content of background noise on speech quality evaluation for VoIP application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Faure</w:t>
+                <w:t xml:space="preserve">Relation between the overall unpleasantness of a long duration sound and the one of its events: application to a delivery truck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Geissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418551v1</w:t>
+                <w:t xml:space="preserve">hal-00418549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental sound description : a meta-analysis of timbre perception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+                <w:t xml:space="preserve">Noise perception of wall-hung gas boilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SID, CHI, Florence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, NA, France</w:t>
+              <w:t xml:space="preserve">Acoustics 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106294v1</w:t>
+                <w:t xml:space="preserve">hal-00418550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation of the perceptive process linked to dashboard tapping sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-level description of environmental sounds: comparison and generalization of 4 timbre studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montignies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Nosulenko</w:t>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418544v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level description of environmental sounds: comparison and generalization of 4 timbre studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ observation of the perceptive process linked to dashboard tapping sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Susini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+                <w:t xml:space="preserve">François Montignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Nosulenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418547v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a perceptive signature of vehicles vibrations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonhaltigkeit von harmonisch komplexen Tönen mittels Grossenschätzung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Fingerhuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11442,696 +11412,739 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortschritte der Akustik - DAGA2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Aachen, Allemagne. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved spectrofilter applied to diesel engine noise : combustion and mechanical noise separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
+                <w:t xml:space="preserve">Study of the perceptive space linked to dashboard tapping sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
+              <w:t xml:space="preserve">Acoustics 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414922v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the restitution system influence over perceived Higher Order Ambisonics sound field: a subjective evaluation involving from first to fourth order systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Daniel</w:t>
+                <w:t xml:space="preserve">Influence of informational content of background noise on speech quality evaluation for VoIP application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Warusfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418541v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound perception of urban delivery trucks</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental sound description : a meta-analysis of timbre perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
+              <w:t xml:space="preserve">Workshop SID, CHI, Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418546v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonalness perception of harmonic complex tones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Fingerhuth</w:t>
+                <w:t xml:space="preserve">Improved spectrofilter applied to diesel engine noise : combustion and mechanical noise separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
+              <w:t xml:space="preserve">Acoustics' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418543v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise perception of wall-hung gas boilers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bessac</w:t>
+                <w:t xml:space="preserve">Investigation on the restitution system influence over perceived Higher Order Ambisonics sound field: a subjective evaluation involving from first to fourth order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Warusfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418550v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the overall unpleasantness of a long duration sound and the one of its events: application to a delivery truck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Geissner</w:t>
+                <w:t xml:space="preserve">Sound perception of urban delivery trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Manca-Dermidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418549v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient alternative to the paired comparison method for the subjective evaluation of a large set of sounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Chevret</w:t>
+                <w:t xml:space="preserve">Improvement of the spectrofilter - Separation of coherent sources overlapping in time and frequency domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Espagne. pp.'</w:t>
+              <w:t xml:space="preserve">ICA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414888v1</w:t>
+                <w:t xml:space="preserve">hal-00414886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal approach of vibro-acoustic comfort in vehicles: Influence of visual context</w:t>
               </w:r>
@@ -12206,1007 +12219,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the perceived spatial resolution of higher order ambisonics sound fields : a subjective evaluation involving virtual and real 3D microphones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Daniel</w:t>
+                <w:t xml:space="preserve">An efficient alternative to the paired comparison method for the subjective evaluation of a large set of sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Warusfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 30th Int. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saariselhä, Finlande</w:t>
+              <w:t xml:space="preserve">19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Espagne. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414885v1</w:t>
+                <w:t xml:space="preserve">hal-00414888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilarity ratings of in-car sounds: comparison between in-situ and laboratory experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the perceived spatial resolution of higher order ambisonics sound fields : a subjective evaluation involving virtual and real 3D microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Richard</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Warusfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Espagne. pp.'</w:t>
+              <w:t xml:space="preserve">AES 30th Int. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saariselhä, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414887v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrofiltre adapté à la séparation de sources cohérentes et entrelacées dans le plan temps-fréquences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissimilarity ratings of in-car sounds: comparison between in-situ and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Espagne. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414889v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the spectrofilter - Separation of coherent sources overlapping in time and frequency domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Spectrofiltre adapté à la séparation de sources cohérentes et entrelacées dans le plan temps-fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">Congès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414886v1</w:t>
+                <w:t xml:space="preserve">hal-00414889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorisation: a useful tool for applied perceptive studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diesel combustion noise extraction using Wiener filtering - Optimisation and validation of the method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Finlande. pp.'</w:t>
+              <w:t xml:space="preserve">SIA's Automobile Comfort Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414867v1</w:t>
+                <w:t xml:space="preserve">hal-00414856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorisation: a useful tool for applied perceptive studies</w:t>
+                <w:t xml:space="preserve">Restitution d'enregistrements binauraux par casque, sub-woofer additionnel et système transaural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koehl</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2006, 6th european conference on noise control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tampere, Finland. pp.SS04-107</w:t>
+              <w:t xml:space="preserve">8ème CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639490v1</w:t>
+                <w:t xml:space="preserve">hal-00414866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory perception of structural uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Categorisation: a useful tool for applied perceptive studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2006, 6th european conference on noise control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tampere, Finland. pp.S22-20</w:t>
+              <w:t xml:space="preserve">Euronoise 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Finlande. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838685v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diesel combustion noise extraction using Wiener filtering - Optimisation and validation of the method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Categorisation: a useful tool for applied perceptive studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA's Automobile Comfort Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Euronoise 2006, 6th european conference on noise control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tampere, Finland. pp.SS04-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414856v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of delivery truck noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Geissner</w:t>
+                <w:t xml:space="preserve">Auditory perception of structural uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Nosulenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Finlande. pp.'</w:t>
+              <w:t xml:space="preserve">Euronoise 2006, 6th european conference on noise control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tampere, Finland. pp.S22-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414855v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution d'enregistrements binauraux par casque, sub-woofer additionnel et système transaural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of delivery truck noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Geissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Richard</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Nosulenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France. pp.'</w:t>
+              <w:t xml:space="preserve">Euronoise 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Finlande. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414866v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du bruit d'un camion de livraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Geissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13257,77 +13257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de systèmes d’encodage ambisonique aux ordres supérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13372,955 +13372,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation perceptive de dispersion de structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free verbalizations analysis of the perception of noise and vibration in cars at idle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Nosulenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées GDR 2493 "Bruit des transports"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Bron, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Hongrie. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414835v1</w:t>
+                <w:t xml:space="preserve">hal-00414816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation continue d'une séquence de sons artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Geissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées "Jeunes chercheurs en acoustique audio et traitement du signal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness estimation in the presence of vertical vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation perceptive de dispersion de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149th ASA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Canada</w:t>
+              <w:t xml:space="preserve">3èmes Journées GDR 2493 "Bruit des transports"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414823v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual consequences of structural uncertainties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loudness estimation in the presence of vertical vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary. pp.1743-1746</w:t>
+              <w:t xml:space="preserve">149th ASA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414818v1</w:t>
+                <w:t xml:space="preserve">hal-00414823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory assessment of structural uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Perceptual consequences of structural uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novem 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Saint-Raphaël, France. Paper n°49</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary. pp.1743-1746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414814v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual assessment of sounds emitted by a system subject to structural uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Auditory assessment of structural uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Uncertainties in Noise Measurements and Predictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Le Mans, France. pp.'</w:t>
+              <w:t xml:space="preserve">Novem 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Saint-Raphaël, France. Paper n°49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414822v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening test experiments for sound quality applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual assessment of sounds emitted by a system subject to structural uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Int. Cong. of Alps Adria Ac. As.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Croatie</w:t>
+              <w:t xml:space="preserve">Managing Uncertainties in Noise Measurements and Predictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Le Mans, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414825v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpleasantness continuous assessment of a sound sequence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Listening test experiments for sound quality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Hongrie. pp.1747-1750</w:t>
+              <w:t xml:space="preserve">2nd Int. Cong. of Alps Adria Ac. As.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Croatie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414819v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free verbalizations analysis of the perception of noise and vibration in cars at idle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unpleasantness continuous assessment of a sound sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Geissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Hongrie. pp.0-0</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Hongrie. pp.1747-1750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414816v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the influence of engine mount stiffness on noise and vibration comfort in a car at idle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the influence of various dispersions on acoustical perception using experiment designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Pragues, République tchèque</w:t>
+              <w:t xml:space="preserve">CFA/DAGA'04, SFA-DEGA joint congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.1107-1108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507413v1</w:t>
+                <w:t xml:space="preserve">hal-00638293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of various dispersions on acoustical perception using experiment designs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the influence of engine mount stiffness on noise and vibration comfort in a car at idle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA/DAGA'04, SFA-DEGA joint congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.1107-1108</w:t>
+              <w:t xml:space="preserve">Internoise 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Pragues, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638293v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14338,64 +14338,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual acoustic space of tyre noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jesus García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14714,51 +14714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du Groupe Perception Sonore de la Société Française d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
@@ -14787,51 +14787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de dispersions structurales sur la perception du son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14869,51 +14869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'influence de défauts mécaniques sur la perception sonore d'un objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14996,51 +14996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTOCOLE POUR L'ÉVALUATION SUR LE TERRAIN DE L'ÉTAT FONCTIONNEL DES OPÉRATEURS TRAVAILLANT EN BUREAUX OUVERTS : L'INVENTAIRE FACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brocolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15147,51 +15147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Robart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Pondrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15509,51 +15509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miqueau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Parizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-024-00315-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkahf Aboutiman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Selzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bragado Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra-Phoeb&#233; Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ganivet-Ouzeneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1984586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461348420979759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.674112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist Kostallari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.107180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;as Maigrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01914831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5012739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brocolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Troll&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-0923.34.4.413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ebissou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.07.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pierrette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chatillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.961972" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01729320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ellermeier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Robart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Warusfel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Amari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Nosulenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samoylenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00585433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918414" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/362013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guyader" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Nosulenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Geissner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorenzon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1.2402313" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2005.06.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Favre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabatie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;me Brocard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Segaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C836CECB202ED2C99B5C2363C45D56425E1BC1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Poncetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Genell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bragado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Grappe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benzekri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coppel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jesus Garc&#237;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jibodh-Jiaouan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0944" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242411v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laroche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piranda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0172" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0486" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01542893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samoylenko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Janssens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biancardi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957765v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;ger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verlhac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994690v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schlittenlacher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Pondrom" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994684v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rosa Hernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810683v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogen Padayashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Lerm&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869544v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026176v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolmont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fingerhuth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993894v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418544v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418547v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418546v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Manca-Dermidjian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418550v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418549v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414895v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussarie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Richard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414889v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414886v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00639490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00838685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414856v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verollet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414864v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106195v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414837v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marpe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414818v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414822v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638293v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009995v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558889v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414836v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838735v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557472v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917273v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307761.ch32" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miqueau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Parizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-024-00315-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkahf Aboutiman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Selzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bragado Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra-Phoeb&#233; Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ganivet-Ouzeneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1984586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461348420979759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.674112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist Kostallari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.107180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;as Maigrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01914831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919206" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5012739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brocolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pierrette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chatillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.961972" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Ebissou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.07.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Troll&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-0923.34.4.413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01729320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ellermeier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Robart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Nosulenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samoylenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Warusfel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Amari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00585433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918414" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/362013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montignies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.04.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guyader" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Nosulenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lorenzon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Geissner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1.2402313" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Favre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2005.06.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabatie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;me Brocard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Segaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Koch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C836CECB202ED2C99B5C2363C45D56425E1BC1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Poncetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jibodh-Jiaouan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010078v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Genell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bragado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Grappe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benzekri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coppel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jesus Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piranda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0486" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0944" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234190v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0195" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0186" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0172" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01542893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994762v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Janssens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994758v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samoylenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biancardi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;ger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verlhac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carniel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957765v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994690v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schlittenlacher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Pondrom" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994684v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994402v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Lerm&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogen Padayashi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994393v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811095v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rosa Hernandez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576698v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993903v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolmont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fingerhuth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415129v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415123v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418543v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418549v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418550v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418547v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414914v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418548v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106294v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414922v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418546v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Manca-Dermidjian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414895v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussarie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414888v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414887v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Richard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414889v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414856v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414866v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verollet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00639490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00838685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414864v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106195v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414816v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorenzon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414837v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414835v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414823v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marpe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414818v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638293v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507413v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009995v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558889v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414836v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838735v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557472v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917273v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307761.ch32" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>