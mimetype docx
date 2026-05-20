--- v0 (2026-03-05)
+++ v1 (2026-05-20)
@@ -157,1092 +157,1079 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives et autres traces. Du rapport de l’historien(ne) à ses sources</w:t>
+                <w:t xml:space="preserve">« Au départ, on était une bande de copains » : Sociabilités et pratiques sportives des Juifs de Tunisie (1945-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Faire profession » d’historien(ne) du sport : entre conformité(s) nécessaire(s) et singularité(s) revendiquée(s) ? (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Arras, Université d'Artois, France</w:t>
+              <w:t xml:space="preserve">Société d’Histoire des Juifs de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Mémorial de la Shoah, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461161v1</w:t>
+                <w:t xml:space="preserve">hal-05572027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une inféodation problématique : cas du badminton en France (1944-1978)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sport et masculinités : La fabrique du nouvel homme juif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les insitutions sportives et les pratiques minoritaires (1920-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Recherches sur le masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, May 2026, Paris campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376153v1</w:t>
+                <w:t xml:space="preserve">hal-05611538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Maccabi France (1935) : une fédération « sans histoire »</w:t>
+                <w:t xml:space="preserve">Archives et autres traces. Du rapport de l’historien(ne) à ses sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les institutions sportives et les pratiques minoritaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">« Faire profession » d’historien(ne) du sport : entre conformité(s) nécessaire(s) et singularité(s) revendiquée(s) ? (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Arras, Université d'Artois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376130v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fédération Française de Culture Physique (1934) : genèse, portées et limites d’une fédération marginale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Guyon</w:t>
+                <w:t xml:space="preserve">Une inféodation problématique : cas du badminton en France (1944-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les institutions sportives et les pratiques minoritaires (1920-2020)</w:t>
+              <w:t xml:space="preserve">Les insitutions sportives et les pratiques minoritaires (1920-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376166v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport et les sportifs pendant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Le Maccabi France (1935) : une fédération « sans histoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Mémorial des Déportés de la Mayenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Mayenne, France</w:t>
+              <w:t xml:space="preserve">Les institutions sportives et les pratiques minoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410619v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Juifs et le sport (fin 19ème-1950)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Fédération Française de Culture Physique (1934) : genèse, portées et limites d’une fédération marginale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Festival des cultures juives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les institutions sportives et les pratiques minoritaires (1920-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623640v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People of the Book&amp;quot; Facing the &amp;quot;Muscular Judaism&amp;quot; : the Jewish Communities of France and Sport (late 19th-1948)</w:t>
+                <w:t xml:space="preserve">Le sport et les sportifs pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar Building bridges within and outside the history of sport, Center for Olympic Studies &amp; the Globalisation of Sport of the University of Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférence au Mémorial des Déportés de la Mayenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Mayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015581v1</w:t>
+                <w:t xml:space="preserve">hal-04410619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Juifs et le sport en Tunisie. Table ronde, conférence invité</w:t>
+                <w:t xml:space="preserve">Les Juifs et le sport (fin 19ème-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Juifs et le sport en Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence au Festival des cultures juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520189v1</w:t>
+                <w:t xml:space="preserve">hal-04623640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Juifs de France et le sport pendant l’Occupation : Résister, sauver, survivre</w:t>
+                <w:t xml:space="preserve">People of the Book&amp;quot; Facing the &amp;quot;Muscular Judaism&amp;quot; : the Jewish Communities of France and Sport (late 19th-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe rencontres de Vichy, Sports et sportifs en France entre 1940 et 1944</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vichy, France</w:t>
+              <w:t xml:space="preserve">Webinar Building bridges within and outside the history of sport, Center for Olympic Studies &amp; the Globalisation of Sport of the University of Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410593v1</w:t>
+                <w:t xml:space="preserve">hal-05015581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes, juives et sportives (1918-1940)</w:t>
+                <w:t xml:space="preserve">Les Juifs et le sport en Tunisie. Table ronde, conférence invité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Les juifs de France et le sport", présentation du numéro spécial de la revue des Archives juives au Musée d'Art et d'Histoire du Judaïsme (MAHJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Juifs et le sport en Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410581v1</w:t>
+                <w:t xml:space="preserve">hal-04520189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation physique des jeunes juifs en temps de crise : le cas des Éclaireurs Israélites de France (1936-1948)</w:t>
+                <w:t xml:space="preserve">Les Juifs de France et le sport pendant l’Occupation : Résister, sauver, survivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation des corps en temps de crises : traditions ? Innovations ? Journées d'études IFEPSA-UCO (Années 1936-1948)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">VIIe rencontres de Vichy, Sports et sportifs en France entre 1940 et 1944</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410539v1</w:t>
+                <w:t xml:space="preserve">hal-04410593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et judaïsme</w:t>
+                <w:t xml:space="preserve">L’éducation physique des jeunes juifs en temps de crise : le cas des Éclaireurs Israélites de France (1936-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Centre civique d’étude du fait religieux (CCEFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Montreuil, France</w:t>
+              <w:t xml:space="preserve">L'éducation des corps en temps de crises : traditions ? Innovations ? Journées d'études IFEPSA-UCO (Années 1936-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410602v1</w:t>
+                <w:t xml:space="preserve">hal-04410539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échec de la mobilisation des sportifs juifs de France face au péril nazi (1933-1940)</w:t>
+                <w:t xml:space="preserve">Femmes, juives et sportives (1918-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autopsie de l'échec sportif. XXe Carrefours d'Histoire du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Conférence "Les juifs de France et le sport", présentation du numéro spécial de la revue des Archives juives au Musée d'Art et d'Histoire du Judaïsme (MAHJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410528v1</w:t>
+                <w:t xml:space="preserve">hal-04410581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport dans les communautés juives de France (1900-1950) : le cas des clubs communistes</w:t>
+                <w:t xml:space="preserve">Sport et judaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à la Maison de la Culture Yiddish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence au Centre civique d’étude du fait religieux (CCEFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410566v1</w:t>
+                <w:t xml:space="preserve">hal-04410602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition as an escape for Jewish children: the case of children's homes (1939-1950)</w:t>
               </w:r>
@@ -1291,2081 +1278,2267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Maccabiades (1932-1935) : entre idéal olympique et sionisme</w:t>
+                <w:t xml:space="preserve">L’échec de la mobilisation des sportifs juifs de France face au péril nazi (1933-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux, Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Autopsie de l'échec sportif. XXe Carrefours d'Histoire du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410532v1</w:t>
+                <w:t xml:space="preserve">hal-04410528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se reconstruire après l'horreur : &amp;quot;Pour le sport et dans la joie&amp;quot; (1945-1948)</w:t>
+                <w:t xml:space="preserve">Le sport dans les communautés juives de France (1900-1950) : le cas des clubs communistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième congrès de la Société des études juives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence à la Maison de la Culture Yiddish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410512v1</w:t>
+                <w:t xml:space="preserve">hal-04410566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des activités sportives des communautés juives de France : des sources à l'écriture (1900-1939)</w:t>
+                <w:t xml:space="preserve">Les Maccabiades (1932-1935) : entre idéal olympique et sionisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt ans après.. Ecrire l'histoire du sport. XVe Carrefours d'histoire du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Arras, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux, Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410504v1</w:t>
+                <w:t xml:space="preserve">hal-04410532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport et les Juifs de France (1918-1940)</w:t>
+                <w:t xml:space="preserve">Se reconstruire après l'horreur : &amp;quot;Pour le sport et dans la joie&amp;quot; (1945-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du REDESP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Deuxième congrès de la Société des études juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410497v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions judaïques et engagement dans les activités physiques et sportives (1900 – 1940)</w:t>
+                <w:t xml:space="preserve">Histoire des activités sportives des communautés juives de France : des sources à l'écriture (1900-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritage sportif et dynamique patrimoniale. XVIIIe Carrefours d’Histoire du Sport – 22th Conference of European Commitee for Sports History (CESH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Vingt ans après.. Ecrire l'histoire du sport. XVe Carrefours d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410494v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture du corps dans les associations sportives juives des années 1920 aux années 1940</w:t>
+                <w:t xml:space="preserve">Le sport et les Juifs de France (1918-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Association culturelle juive de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude du REDESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410561v1</w:t>
+                <w:t xml:space="preserve">hal-04410497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traditions judaïques et engagement dans les activités physiques et sportives (1900 – 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage sportif et dynamique patrimoniale. XVIIIe Carrefours d’Histoire du Sport – 22th Conference of European Commitee for Sports History (CESH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture du corps dans les associations sportives juives des années 1920 aux années 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Association culturelle juive de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir des institutions juives sur la pratique corporelle dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport et ses pouvoirs. XVIIe Carrefours d’Histoire du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation des corps en temps de « crises » : ruptures ? continuités ? (1936-1948)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’éducation des corps autour de la Seconde Guerre mondiale : modèles pédagogiques et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Pénard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 151 (3), pp.7-14. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05183620v1</w:t>
+              <w:t xml:space="preserve">, 151 (3), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Juifs de France et le sport pendant l'Occupation : Résister, sauver, survivre</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">Femmes, juives et sportives (1918-1940)</w:t>
+                <w:t xml:space="preserve">Les Juifs de France et le sport : identités, sociabilités, engagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.39-59</w:t>
-[...454 lines deleted...]
-                <w:t xml:space="preserve">hal-03512839v1</w:t>
+              <w:t xml:space="preserve">, 56 (1), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation des corps autour de la Seconde Guerre mondiale : modèles pédagogiques et valeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’éducation des corps en temps de « crises » : ruptures ? continuités ? (1936-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pénard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 151 (3), 2025</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05183630v1</w:t>
+              <w:t xml:space="preserve">, 2025, 151 (3), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.151.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Juifs de France et le sport : identités, sociabilités, engagements</w:t>
+                <w:t xml:space="preserve">Les Juifs de France et le sport pendant l'Occupation : Résister, sauver, survivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives Juives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04471320v1</w:t>
+              <w:t xml:space="preserve">Cahiers du CIERV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Juifs de France et le sport : identités, sociabilités, engagements</w:t>
+                <w:t xml:space="preserve">Juifs, sport et antisémitisme en France au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement sportif des Juifs de gauche à Paris : un impensé historiographique (années 1920-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20868/mhd.2023.24.4774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, juives et sportives (1918-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 56 (1), 2023</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.39-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924–1939): The Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2022.2133106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924-1939): the Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre biographie et biofiction : la Shoah et le sport à travers le roman graphique Der Boxer (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178/179, pp.136-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04410076v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités physiques et sportives dans les institutions juives françaises durant l’Entre-deux-guerres (1918–1939) : un éclectisme de pratiques et d’objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2019-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des Juifs de France dans les activités sportives (1900-1940)~: entre héritage religieux et nécessités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 17 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.017.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impossible union des sportifs juifs de France dans les années 1930</w:t>
+                <w:t xml:space="preserve">« On doit faire une union, et on ne veut même pas s’assoir à la même table ! » : L'impossible union des sportifs juifs de France dans les années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bauer; Sabine Chavinier-Réla; Loïc de la Croix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autopsie de l'échec sportif : regards historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, pp.315-331, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sportifs juifs face à l'antisémitisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Dietschy; Caroline François; Hubert Strouk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Jeux olympiques miroir des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.62-65, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un esprit juif dans un corps juif</w:t>
+                <w:t xml:space="preserve">Écrire l'histoire des pratiques sportives des communautés juives en France : des sources à l'écriture (1900-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvie-Anne Goldberg. </w:t>
+              <w:t xml:space="preserve">Noémie Beltramo; Jean Bréhon; Olivier Chovaux; François da Rocha-Carneiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire juive de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.623-625, 2023</w:t>
+              <w:t xml:space="preserve">Vingt ans après.. Écrire l'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pulim, pp.373-388, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409996v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l'histoire des pratiques sportives des communautés juives en France : des sources à l'écriture (1900-1948)</w:t>
+                <w:t xml:space="preserve">Un esprit juif dans un corps juif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Noémie Beltramo; Jean Bréhon; Olivier Chovaux; François da Rocha-Carneiro. </w:t>
+              <w:t xml:space="preserve">Sylvie-Anne Goldberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt ans après.. Écrire l'histoire du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pulim, pp.373-388, 2023</w:t>
+              <w:t xml:space="preserve">Histoire juive de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.623-625, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409910v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « peuple du livre » à l’épreuve du « judaïsme du muscle » : les communautés juives de France et le sport (fin XIXe-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Rennes 2, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020REN20027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03212633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3433,51 +3606,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06F601F7"/>
+    <w:nsid w:val="EF510EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3664,51 +3837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-penard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7283-9811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Guyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne P&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2023.24.4774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2133106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/histoire-juive-de-la-france-9782226448033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03212633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN20027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-penard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7283-9811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572027v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Guyon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne P&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2023.24.4774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2133106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.017.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/histoire-juive-de-la-france-9782226448033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03212633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN20027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>