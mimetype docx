--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -208,931 +208,931 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
+                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Josset</w:t>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t>
+              <w:t xml:space="preserve">Individual-based Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086444v1</w:t>
+                <w:t xml:space="preserve">hal-05296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
+                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual-based Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296592v1</w:t>
+                <w:t xml:space="preserve">hal-05107836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco‐Evolutionary Consequences of Selective Exploitation on Metapopulations Illustrated With Atlantic Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edel Lheureux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">William H Satterthwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268741v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963326v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐Evolutionary Consequences of Selective Exploitation on Metapopulations Illustrated With Atlantic Salmon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12881⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942448v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rénovation de la gestion du saumon en Bretagne : le projet RENOSAUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 47, pp.7982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107836v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation de la gestion du saumon en Bretagne : le projet RENOSAUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Prevost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Lebot</w:t>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Leprévost</w:t>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, pp.7982. </w:t>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938526v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bénézech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1252,90 +1252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of network spatial structure as a driver of eco-evolutionary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (1), pp.e06933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,103 +1369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking full advantage of the diverse assemblage of data at hand to produce time series of abundance. A case study on Atlantic salmon populations of Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Germis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (4), pp.533-547. </w:t>
@@ -1503,103 +1503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of dispersal in Atlantic salmon: lessons from a demo-genetic agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (12), pp.2025-2042. </w:t>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1771,90 +1771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial synchrony in the response of a long range migratory species ( Salmo salar ) to climate change in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1899,291 +1899,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the propensity to drift for three invertebrate taxa: a laboratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Evidence for spatial coherence in time trends of marine life history traits of Atlantic salmon in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Lang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian R Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 830 (1), pp.243-254. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.322-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-018-3870-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019966v1</w:t>
+                <w:t xml:space="preserve">hal-02144031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for spatial coherence in time trends of marine life history traits of Atlantic salmon in the North Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">Comparison of the propensity to drift for three invertebrate taxa: a laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.322-342. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 830 (1), pp.243-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-018-3870-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144031v1</w:t>
+                <w:t xml:space="preserve">hal-02019966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling individual movement between populations from effective dispersal in the facultative anadromous Salmo trutta L.</w:t>
               </w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2325,64 +2325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (7), pp.1111-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2563,64 +2563,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance indices and biological traits of juvenile salmon (Salmo salar) sampled in three rivers on the Atlantic and Channel coasts (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,680 +2682,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des conditions de franchissement à Poutès</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Préserver la richesse des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles de Migrateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.3-4</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602116v1</w:t>
+                <w:t xml:space="preserve">hal-02638146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la richesse des milieux aquatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling the interactive effects of selective fishing and environmental change on Atlantic salmon demogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (6), pp.1629-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638146v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the interactive effects of selective fishing and environmental change on Atlantic salmon demogenetics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amélioration des conditions de franchissement à Poutès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paroles de Migrateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536451v1</w:t>
+                <w:t xml:space="preserve">hal-01602116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding stock assessment within an integrated hierarchical Bayesian life cycle modelling framework : an application to Atlantic salmon in the Northeast Atlantic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Préserver la richesse des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 437, pp.82-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210198v1</w:t>
+                <w:t xml:space="preserve">hal-01210257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical bayesian model to quantify uncertainty of stream water temperature forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.e115659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0115659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la richesse des milieux aquatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Embedding stock assessment within an integrated hierarchical Bayesian life cycle modelling framework : an application to Atlantic salmon in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.1653-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210257v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating spatial distribution of Atlantic salmon escapement using redd counts despite changes over time in counting procedure : application to the Allier River population</w:t>
               </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hoffmann-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.626-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3470,64 +3470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of climate change in continental vs. oceanic environments on population persistence and microevolution of Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3573,77 +3573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion Dynamics of a Fish-Free Landscape by Brown Trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,290 +3701,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo-genetic individual-based model for Atlantic salmon populations : model structure, parameterization and sensitivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digging through model complexity : using hierarchical models to uncover evolutionary processes in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.01.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (10), pp.2077-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02590.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643231v1</w:t>
+                <w:t xml:space="preserve">hal-02651399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging through model complexity : using hierarchical models to uncover evolutionary processes in the wild</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A demo-genetic individual-based model for Atlantic salmon populations : model structure, parameterization and sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231, pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02590.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651399v1</w:t>
+                <w:t xml:space="preserve">hal-02643231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (4), pp.996 - 1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4031,77 +4031,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water temperature and density of juvenile salmonids on growth of young-of-the-year Atlantic salmon Salmo salar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4319,51 +4319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité de la population naturelle de saumon Atlantique de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles de Migrateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4388,77 +4388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating evolutionary trade-offs in wild populations of Atlantic salmon (Salmo salar) : incorporating detection probabilities and individual heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (9), pp.2629-2642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4505,51 +4505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using redd counts to estimate salmonids spawner abundances : a bayesian modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to estimating Atlantic salmon fry densities using a rapid sampling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,51 +4750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female preference for male body size in brown trout, Salmo trutta : is big still fashionable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Augery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Parade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brinkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (1), pp.129-137. </w:t>
@@ -4896,64 +4896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian modelling with habitat and time covariates for estimating riverine fish population size by successive removal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cuzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5026,64 +5026,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic metapopulation model for the Atlantic salmon (Salmo salar). Consequences for management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static versus dynamic model for forecasting salmon pre-fishery abundance of the River Bush : a Bayesian comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.W. Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. O Maoileidigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mcginnity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.C.E. Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,64 +5479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian state-space modelling framework for fitting a salmon stage-structured population dynamic model to multiple time series of field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,51 +5600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence bayésienne de la taille d'une population de saumons par utilisation de sources multiples d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (3), pp.5-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5669,51 +5669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting biological reference points for Atlantic salmon stocks : transfer of information from data-rich to sparse-data situations by Bayesan hierarchical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,51 +5794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a randomisation test for detecting the effect of polluting discharges in a stream : Application to the impact of fish farm effluents on the production of Atlantic salmon juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 355, pp.369-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5863,51 +5863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre indicateur d'abondance de type CPUE et estimation de densité par enlèvements successifs pour les juvéniles de saumon atlantique (Salmo salar L.)de l'année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nihouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5958,51 +5958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual and decadal change in Atlantic salmon (Salmo salar) abundance in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research document - Canadian Stock Assessment Secretariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 99, pp.1-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6027,51 +6027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,51 +6079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 71 (350-351), pp.693-709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6148,51 +6148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repeuplement: une pratique à risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux libres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6217,51 +6217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments d'une relation stock/recrutement chez le saumon atlantique (Salmo salar) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,51 +6338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of population dynamics of atlantic salmon (Salmo salar) and brown trout (Salmo trutta) in a small tributary of the River Scorff (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6441,51 +6441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et premiers éléments de mise au point d'une méthode simple d'évaluation du recrutement en juvéniles de saumon atlantique (Salmo salar) de l'année en eau courante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6523,51 +6523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-stock variations of life-history traits in juvenile Atlantic salmon (Salmo salar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M.P. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6618,51 +6618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of size, winter duration and density on sexual maturation of Atlantic salmon (Salmo salar) juveniles in Little Codroy river (southwest Newfoundland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M.P. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,256 +6707,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une methode de determination externe du sexe chez le saumon atlantique (Salmo salar L.) dans les rivieres des Asturies (Espagne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Verification des criteres utilises pour determiner les positions des bandes hivernales sur la partie marine des ecailles de saumon atlantique (Salmo salar L.) adulte en France et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Nicieza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brana-Vigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.G. Nicieza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 323, pp.149-159</w:t>
+              <w:t xml:space="preserve">, 1991, 323, pp.160-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711438v1</w:t>
+                <w:t xml:space="preserve">hal-02704817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification des criteres utilises pour determiner les positions des bandes hivernales sur la partie marine des ecailles de saumon atlantique (Salmo salar L.) adulte en France et en Espagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application d'une methode de determination externe du sexe chez le saumon atlantique (Salmo salar L.) dans les rivieres des Asturies (Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brana-Vigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Nicieza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 323, pp.160-168</w:t>
+              <w:t xml:space="preserve">, 1991, 323, pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704817v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie de la reproduction de Myleus ternetzi</w:t>
               </w:r>
@@ -6994,51 +6994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2 (3), pp.175-183. </w:t>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica Oecologia Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 8 (3), pp.201-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7222,51 +7222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique et Technique. INRA, Département d'Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 15, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7317,502 +7317,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Distinguish the biological process from the observation process in a tagging-recapture experiment to study the migration phenology of the Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Meeting of NASCO. Theme-based Special Session: Informing a Strategic Approach to Address the Impacts of Climate Change on Wild Atlantic Salmon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">NoWPaS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NoWPaS 2023, Mar 2023, Drøbak, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202791v1</w:t>
+                <w:t xml:space="preserve">hal-04778503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing biological from observation processes to better understand environmental effects on the migration phenology of the Atlantic salmon (Salmo salar) in a climate change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Distinguish the biological process from the observation process in a tagging-recapture experiment to study the migration phenology of the Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSBI 2023: Fish habitat ecology in a changing climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Essex, Jul 2023, Colchester - Essex, United Kingdom</w:t>
+              <w:t xml:space="preserve">EURING Analytical Meeting &amp; Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'écologie fonctionnelle et évolutive, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778210v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguish the biological process from the observation process in a tagging-recapture experiment to study the migration phenology of the Atlantic salmon (Salmo salar)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Distinguishing biological from observation processes to better understand environmental effects on the migration phenology of the Atlantic salmon (Salmo salar) in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoWPaS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NoWPaS 2023, Mar 2023, Drøbak, Norway</w:t>
+              <w:t xml:space="preserve">FSBI 2023: Fish habitat ecology in a changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Essex, Jul 2023, Colchester - Essex, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778503v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguish the biological process from the observation process in a tagging-recapture experiment to study the migration phenology of the Atlantic salmon (Salmo salar)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURING Analytical Meeting &amp; Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'écologie fonctionnelle et évolutive, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">40th Annual Meeting of NASCO. Theme-based Special Session: Informing a Strategic Approach to Address the Impacts of Climate Change on Wild Atlantic Salmon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778550v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisheries management in spatially structured Atlantic salmon populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoWPaS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7831,644 +7831,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renovating the harvest regulation of angling fishery targeting Atlantic salmon in Brittany (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lebot</w:t>
+                <w:t xml:space="preserve">Investigating environmental determinants of the smolt migration in a wild population of Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">NoWPaS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837757v1</w:t>
+                <w:t xml:space="preserve">hal-03790439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOSAUM : vers une nouvelle régulation de la pêche de loisir du saumon en Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Renovating the harvest regulation of angling fishery targeting Atlantic salmon in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Germis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Germis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international SAMARCH 2022 - Saumon et truite de mer : des outils au service de leur protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pléneuf Val André, France</w:t>
+              <w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790321v1</w:t>
+                <w:t xml:space="preserve">hal-03837757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating environmental determinants and individual variation of the migration phenology in wild Atlantic salmon (Salmo salar)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">RENOSAUM : vers une nouvelle régulation de la pêche de loisir du saumon en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Germis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST LIFE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Thonon les Bains, Nov 2022, Thonon les Bains, France</w:t>
+              <w:t xml:space="preserve">Colloque international SAMARCH 2022 - Saumon et truite de mer : des outils au service de leur protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pléneuf Val André, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778444v1</w:t>
+                <w:t xml:space="preserve">hal-03790321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries management in spatially structured Atlantic salmon populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+                <w:t xml:space="preserve">Investigating environmental determinants and individual variation of the migration phenology in wild Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Aquatic Sciences Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t>
+              <w:t xml:space="preserve">JST LIFE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Thonon les Bains, Nov 2022, Thonon les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790414v1</w:t>
+                <w:t xml:space="preserve">hal-04778444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating environmental determinants of the smolt migration in a wild population of Atlantic salmon (Salmo salar)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fisheries management in spatially structured Atlantic salmon populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoWPaS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t>
+              <w:t xml:space="preserve">Joint Aquatic Sciences Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790439v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Atlantic salmon stock assessment within a Bayesian life cycle modeling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8510,103 +8510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des populations et évaluation des stocks de saumons à l’échelle du bassin de l’Atlantique nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international SAMARCH 2022 - Saumon et truite de mer : des outils au service de leur protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pléneuf Val André, France</w:t>
@@ -8635,64 +8635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation du saumon atlantique : une approche fondée sur le risque (projet RENOSAUM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du réseau RisqFor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8717,51 +8717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoires et collections, à quoi ça sert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du pôle R&amp;D pour la gestion des migrateurs amphihalins dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8786,90 +8786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial synchrony in the response of a long distant migratory specie (Salmo salar) to climate change in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8911,90 +8911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles limites de conservation pour la gestion du saumon en Bretagne. Projet RENOSAUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Germis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9036,103 +9036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of catastrophic events to stochasticity of the recruitment process: an application to Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Germis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
@@ -9155,601 +9155,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating demogenetic consequences of spatial dispersal on Atlantic salmon populations using an Individual-based metapopulation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Explicit modelling of proximate mechanisms for revealing life-history tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom. 328 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154580v1</w:t>
+                <w:t xml:space="preserve">hal-01860019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit modelling of proximate mechanisms for revealing life-history tradeoffs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Définition de nouvelles limites de conservation pour les populations de saumon en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom. 328 p</w:t>
+              <w:t xml:space="preserve">Forum international Samarch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mont Saint Michel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860019v1</w:t>
+                <w:t xml:space="preserve">hal-02289544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de nouvelles limites de conservation pour les populations de saumon en Bretagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international Samarch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mont Saint Michel, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289544v1</w:t>
+                <w:t xml:space="preserve">hal-02278986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Bayesian hierarchical model to unravel the spatial covariations in the response of Atlantic salmon populations to climate change in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom. 328 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278986v1</w:t>
+                <w:t xml:space="preserve">hal-01860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian hierarchical model to unravel the spatial covariations in the response of Atlantic salmon populations to climate change in the North Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating demogenetic consequences of spatial dispersal on Atlantic salmon populations using an Individual-based metapopulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom. 328 p</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860018v1</w:t>
+                <w:t xml:space="preserve">hal-02154580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des évènements hydrologiques extrêmes sur la disponibilité trophique des jeunes stades de salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9787,64 +9787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation éco-génétique : un outil d'aide à la décision pour l'adaptation au changement climatique des populations de poisson et leur exploitation. Illustration sur le cas du saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et société - Pour l'adaptation des territoires aux changements climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 10 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9869,90 +9869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon populations to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pêches et Changements Globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2017, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9977,90 +9977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual experimentation as a complement to observation. Application to the assessment of the future and potential for adaptation of Atlantic salmon facing climate change in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WKCCISAL Workshop on potential impacts of climate change on Atlantic salmon stock dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Mar 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10085,103 +10085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réponse commune des populations de saumon atlantique (Salmo salar) aux changements globaux : une approche de modélisation hiérarchique bayésienne du cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Pêches et Changements Globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2017, Nantes, France. pp.1</w:t>
@@ -10210,51 +10210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérimentation virtuelle comme complément à l'observation : adaptation du saumon atlantique face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Pôle Gest'Aqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10273,1067 +10273,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of freshwater productivity: a contribution to the modeling of Atlantic salmon (Salmo salar) population dynamics at the scale of stock complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effets des changements climatiques sur le fonctionnement des populations de saumons, projet SALMOCLIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière de la Fédération de recherche MIRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453901v1</w:t>
+                <w:t xml:space="preserve">hal-01605804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des changements climatiques sur le fonctionnement des populations de saumons, projet SALMOCLIM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Conservation des patrimoines naturels et régulation de leurs usages - Innovation pour la régulation de l'exploitation du saumon sauvage en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière de la Fédération de recherche MIRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">Rencontre sur le Partenariat et le Transfert pour l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605804v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des patrimoines naturels et régulation de leurs usages - Innovation pour la régulation de l'exploitation du saumon sauvage en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">In search of a conservation limit for the Allier A. salmon population : how and what for ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre sur le Partenariat et le Transfert pour l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Scientific Committee for Diadromous Fish of the Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603881v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of a conservation limit for the Allier A. salmon population : how and what for ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aide à la gestion des populations exploitées : couplages des approches démographiques et évolutives. Un regard poisson centré...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Committee for Diadromous Fish of the Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire SSD EFPA 2016-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603880v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la gestion des populations exploitées : couplages des approches démographiques et évolutives. Un regard poisson centré...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of water velocity on the drift probability of the preferred prey taxa of young salmonids : a laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SSD EFPA 2016-2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">British Ecological Society (BES) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604020v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water velocity on the drift probability of the preferred prey taxa of young salmonids : a laboratory study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon (Salmo salar) populations to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society (BES) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606514v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon (Salmo salar) populations to climate change</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608807v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Bayesian life cycle model to unravel changes in the marine productivity of Atlantic salmon population in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605805v1</w:t>
+                <w:t xml:space="preserve">hal-02793829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian life cycle model to unravel changes in the marine productivity of Atlantic salmon population in the North Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of freshwater productivity: a contribution to the modeling of Atlantic salmon (Salmo salar) population dynamics at the scale of stock complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">, 2016, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793829v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des effectifs de saumons reproducteurs : une approche unificatrice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Atlantic salmon index rivers : their contribution to management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France. 28 diapos</w:t>
+              <w:t xml:space="preserve">Morfish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Wareham, United Kingdom. 31 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901348v1</w:t>
+                <w:t xml:space="preserve">hal-01901351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic salmon index rivers : their contribution to management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimation des effectifs de saumons reproducteurs : une approche unificatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Servanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morfish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Wareham, United Kingdom. 31 diapos</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France. 28 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901351v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected effects of a dam removal or mitigation on the persistence of the Atlantic salmon population of the Allier river</w:t>
               </w:r>
@@ -11345,51 +11345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER 2015World Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Ecological Restoration. USA., Aug 2015, Manchester, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11414,103 +11414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le fonctionnement des multiples populations pour mettre en évidence les empreintes des changements écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque Scientifique de l'AFH "Les écosystèmes marins dans tous leurs états"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2015, Montpellier, France. 25 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11561,64 +11561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Trenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France. 9 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11637,920 +11637,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une approche mécaniste pour mettre en évidence les compromis évolutifs en condition naturelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">De l'analyse des processus aux applications ressources halieutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France. 19 diapos</w:t>
+              <w:t xml:space="preserve">Séminaire de Réflexion-prospective. Préparation SSD EFPA. Défi 2 : Caractériser et optimiser les services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901350v1</w:t>
+                <w:t xml:space="preserve">hal-01603781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'analyse des processus aux applications ressources halieutiques</w:t>
+                <w:t xml:space="preserve">Développement d'une approche mécaniste pour mettre en évidence les compromis évolutifs en condition naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Réflexion-prospective. Préparation SSD EFPA. Défi 2 : Caractériser et optimiser les services écosystémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France. 19 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603781v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimating population size of migrating adults of salmonids : a unifying approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Servanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t>
+              <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Girona, Spain. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901374v1</w:t>
+                <w:t xml:space="preserve">hal-01901359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating population size of migrating adults of salmonids : a unifying approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Girona, Spain. 62 p</w:t>
+              <w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901359v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the future and potential for adaptation of Atlantic salmon facing climate change in Southern Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Embedding Atlantic salmon population dynamics and stock assessment within a hierarchical bayesian integrated life cycle modelling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on European Climate Change Adaptation. Research and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Ecological Basis of Risk Analysis for Marine Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porvoo, Finland. 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738835v1</w:t>
+                <w:t xml:space="preserve">hal-02740443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding Atlantic salmon population dynamics and stock assessment within a hierarchical bayesian integrated life cycle modelling framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identifying wild vs stocking components in fish recruitment despite the absence of identification data : an application to Atlantic salmon 0+ juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.R. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Basis of Risk Analysis for Marine Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porvoo, Finland. 52 p</w:t>
+              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 323 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740443v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la population de saumon de l'Allier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition Migrateurs - Plan Loire Grandeur Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Orléans, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying wild vs stocking components in fish recruitment despite the absence of identification data : an application to Atlantic salmon 0+ juveniles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Futur et potentiel d'adaptation du saumon atlantique face au changement climatique en Europe du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 323 p</w:t>
+              <w:t xml:space="preserve">Stratégie d'adaptation au changement climatique de la montagne en Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Pau, France. 10 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742526v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futur et potentiel d'adaptation du saumon atlantique face au changement climatique en Europe du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Science for glass eels fisheries management : how to define TAC in Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Piou</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégie d'adaptation au changement climatique de la montagne en Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Pau, France. 10 diapos</w:t>
+              <w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Quebec, Canada. 616 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793320v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying wild vs stocking components in fish recruitment despite the absence of identification data : an application to Atlantic salmon 0+ juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J.R. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Québec, Canada. 616 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12569,1597 +12582,1584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science for glass eels fisheries management : how to define TAC in Europe ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessing the future and potential for adaptation of Atlantic salmon facing climate change in Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Quebec, Canada. 616 p</w:t>
+              <w:t xml:space="preserve">Conference on European Climate Change Adaptation. Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739295v1</w:t>
+                <w:t xml:space="preserve">hal-02738835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical bayesian models : a framework for addressing issues of nested scales in ntegrated life cycle models for exploited fish populations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamique des grands migrateurs : des observatoires à la gestion des populations par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Sep 2013, Reykjavik, Iceland. 1 p</w:t>
+              <w:t xml:space="preserve">Les Rencontres de l'Inra au Salon de l'Agriculture. Eaux et milieux aquatiques continentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210280v1</w:t>
+                <w:t xml:space="preserve">hal-02803572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability analysis of the natural population of Salmo salar L. in the Allier catchment : impact of 35 years stocking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference for Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Canadienne de Limnologie. CAN., Jan 2013, Windsor, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic response of Atlantic salmon populations to multiple stressors : a Bayesian hierarchical modelling approach at broad ocean scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Sep 2013, Reykjavik, Iceland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des grands migrateurs : des observatoires à la gestion des populations par modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Réponse démographique des populations de saumon atlantique à de multiples facteurs de pression : une approche par modélisation hiérarchique Bayésienne à l'échelle de son aire de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de l'Inra au Salon de l'Agriculture. Eaux et milieux aquatiques continentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Forum Halieutique. Exploitation et conservationdes écosystèmes aquatiques : une question d'échelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2013, Bordeaux, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803572v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse démographique des populations de saumon atlantique à de multiples facteurs de pression : une approche par modélisation hiérarchique Bayésienne à l'échelle de son aire de distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Les modèles hiérarchiques : un outil pour gérer les emboitements d'échelles dans la modélisation intégrée des cycles de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Forum Halieutique. Exploitation et conservationdes écosystèmes aquatiques : une question d'échelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2013, Bordeaux, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210283v1</w:t>
+                <w:t xml:space="preserve">hal-01210281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles hiérarchiques : un outil pour gérer les emboitements d'échelles dans la modélisation intégrée des cycles de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hierarchical bayesian models : a framework for addressing issues of nested scales in ntegrated life cycle models for exploited fish populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Forum Halieutique. Exploitation et conservationdes écosystèmes aquatiques : une question d'échelles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2013, Bordeaux, France. 12 diapos</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Sep 2013, Reykjavik, Iceland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210281v1</w:t>
+                <w:t xml:space="preserve">hal-01210280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modelling of the dynamics of complex of salmon populations in the North Atlantic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude de la viabilité de la population naturelle de Salmo salar L. dans le bassin de l'Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference ISEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Krokkleiva (NO), Norway</w:t>
+              <w:t xml:space="preserve">5. Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908204v1</w:t>
+                <w:t xml:space="preserve">hal-02748028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la viabilité de la population naturelle de Salmo salar L. dans le bassin de l'Allier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation statistique appliquée à la dynamique des populations. Synthétiser 35 ans de collecte d'informations multiples et hétérogènes pour évaluer le statut du saumon de l'Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Hydroécologie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clamart, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748028v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability analysis of the Atlantic salmon population of the river Allier (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bayesian modeling of the dynamics of complex of salmon populations in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecology and Conservation of Freshwater Fish 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Vila Nova de Cerveira, Portugal. 34 p</w:t>
+              <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808118v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la gestion des populations migrateurs. Nouvelles approches de modélisation intégrative pour évaluer et prédire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Viability analysis of the Atlantic salmon population of the river Allier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'innovation agronomique " Eaux et milieux aquatiques continentaux : comprendre et observer pour gérer et restaurer les écosystèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rennes, France. 26 diapos</w:t>
+              <w:t xml:space="preserve">International Conference on Ecology and Conservation of Freshwater Fish 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Vila Nova de Cerveira, Portugal. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803786v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique appliquée à la dynamique des populations. Synthétiser 35 ans de collecte d'informations multiples et hétérogènes pour évaluer le statut du saumon de l'Allier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aide à la gestion des populations migrateurs. Nouvelles approches de modélisation intégrative pour évaluer et prédire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydroécologie 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clamart, France. 21 diapos</w:t>
+              <w:t xml:space="preserve">Carrefour de l'innovation agronomique " Eaux et milieux aquatiques continentaux : comprendre et observer pour gérer et restaurer les écosystèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rennes, France. 26 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805208v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of the dynamics of complex of salmon populations in the North Atlantic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">MIGRANET en Aquitania (Francia) : rio Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t>
+              <w:t xml:space="preserve">Seminario de capitalizacion y difusion de resultados de MIGRANET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Saint Jacques de Compostelle, Espagne. 14 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748883v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIGRANET en Aquitania (Francia) : rio Nivelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling invasion dynamic in virgin ecosystems : brown trout in Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de capitalizacion y difusion de resultados de MIGRANET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Saint Jacques de Compostelle, Espagne. 14 diapos</w:t>
+              <w:t xml:space="preserve">8. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques (CNFRAA). Labo/service de l'auteur, Ville service, FRA., May 2012, Plouzané, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810871v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling invasion dynamic in virgin ecosystems : brown trout in Kerguelen Islands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bayesian modelling of the dynamics of complex of salmon populations in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques (CNFRAA). Labo/service de l'auteur, Ville service, FRA., May 2012, Plouzané, France. pp.85</w:t>
+              <w:t xml:space="preserve">International Statistical Ecology Conference ISEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Krokkleiva (NO), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745565v1</w:t>
+                <w:t xml:space="preserve">hal-00908204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability study of the natural population of Atlantic salmon (Salmo salar L.) in the Allier catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowpas 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14197,51 +14197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de viabilité de la population naturelle de saumon atlantique dans le bassin de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de travail RDI - Plan Loire 2007-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. 34 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14279,90 +14279,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse démographique des populations de Saumon atlantique au changement global : une approche par modélisation hiérarchique Bayésienne à l'échelle de son aire de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Forum halieumétrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Boulogne-sur-Mer, France. 1 p</w:t>
@@ -14391,51 +14391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis scientifique pour la gestion. Evaluation des stocks et pêcheries de la Foyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14467,1711 +14467,1711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances à long terme dans les caractéristiques biométriques et la phénologie des migrations des populations françaises de Saumon atlantique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimating the geographical repartition of breeders by coupling Capture-Mark-Recapture data with nest counting : a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Forum Halieumétrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Boulogne-sur-Mer, France. 1 p</w:t>
+              <w:t xml:space="preserve">Nowpas 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453805v1</w:t>
+                <w:t xml:space="preserve">hal-01506017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the geographical repartition of breeders by coupling Capture-Mark-Recapture data with nest counting : a Bayesian approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tendances à long terme dans les caractéristiques biométriques et la phénologie des migrations des populations françaises de Saumon atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
+              <w:t xml:space="preserve">10. Forum Halieumétrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Boulogne-sur-Mer, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506017v1</w:t>
+                <w:t xml:space="preserve">hal-01453805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation bayésienne hiérarchique à couche latente pour l'écologie et l'aide à la gestion des populations naturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Atlantic salmon population dynamics under scenarios of climate change : an individual-based demogenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres Migrateurs 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Orléans, France. 1 p</w:t>
+              <w:t xml:space="preserve">Nowpas 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pitlochry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811603v1</w:t>
+                <w:t xml:space="preserve">hal-02752039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du changement climatique sur le saumon Atlantique : d'une perspective individuelle aux dynamiques populationnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimating the geographical repartition of breeders by coupling Capture-Mark-Recapture data with nest counting : a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">International Statistical of Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Canterbury, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817896v1</w:t>
+                <w:t xml:space="preserve">hal-02819560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the geographical repartition of breeders by coupling Capture-Mark-Recapture data with nest counting : a Bayesian approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enseigner la statistique bayésienne en sciences de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical of Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Canterbury, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">2. Colloque francophone international sur l'enseignement de la statistique CFIES'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgique. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819560v1</w:t>
+                <w:t xml:space="preserve">hal-01197582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la statistique bayésienne en sciences de l'environnement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling the dynamics of an exploited Atlantic salmon population for management advice : a bayesian hierarchical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque francophone international sur l'enseignement de la statistique CFIES'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgique. 1 p</w:t>
+              <w:t xml:space="preserve">3. Conference on Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197582v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of an exploited Atlantic salmon population for management advice : a bayesian hierarchical approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Atlantic salmon population dynamics under scenarios of climate change : an individual-based demogenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conference on Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Climate Change Effects on Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752928v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic salmon population dynamics under scenarios of climate change : an individual-based demogenetic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation bayesienne hiérarchique pour l'écologie statistique. Enjeux et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pitlochry, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752039v1</w:t>
+                <w:t xml:space="preserve">hal-01197520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic salmon population dynamics under scenarios of climate change : an individual-based demogenetic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation bayésienne hiérarchique à couche latente pour l'écologie et l'aide à la gestion des populations naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change Effects on Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Les Rencontres Migrateurs 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Orléans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751871v1</w:t>
+                <w:t xml:space="preserve">hal-02811603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation bayesienne hiérarchique pour l'écologie statistique. Enjeux et applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effets du changement climatique sur le saumon Atlantique : d'une perspective individuelle aux dynamiques populationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197520v1</w:t>
+                <w:t xml:space="preserve">hal-02817896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation bayésienne hiérarchique à couche latente pour l'écologie et l'aide à la gestion des populations naturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision pour la conservation des populations de saumon atlantique (Salmo salar L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée scientifique des doctorants / postdoctorants du Pôle d'Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint Pée sur Nivelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811917v1</w:t>
+                <w:t xml:space="preserve">hal-02817678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and decision making, for Atlantic salmon (Salmo salar L.) populations management. A Bayesian approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bayesian statistical modelling for analyzing and predicting the evolution of small coastal streams water temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Jarry</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European workshop for PhD and post doctoral fellows on Salmo salar and Salmo trutta research. Nowpas 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Nordic Workshop for PhD students on anadromous salmonids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815564v1</w:t>
+                <w:t xml:space="preserve">hal-01453861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la conservation des populations de saumon atlantique (Salmo salar L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution des stratégies des poissons : de l'individu à la démographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique des doctorants / postdoctorants du Pôle d'Hydrobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint Pée sur Nivelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire Onema-programme GICC (MEEDDAT) Changement climatique, impacts sur les milieux aquatiques et conséquences pour la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 22 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817678v1</w:t>
+                <w:t xml:space="preserve">hal-02823066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmon shall be hot in 2030, and so what ? Developing an individual-based model of Salmo salar to assess population dynamics under scenarios of climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assurer la continuité de séries chronologiques malgré la discontinuité des protocoles de récolte de données : une approche par modélisation hiérarchique bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Workshop for PhD students on anadromous salmonids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 55 p</w:t>
+              <w:t xml:space="preserve">9. forum de l'Association Française d'Halieumétrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Brest, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750532v1</w:t>
+                <w:t xml:space="preserve">hal-00858570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des stratégies des poissons : de l'individu à la démographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Salmon shall be hot in 2030, and so what ? Developing an individual-based model of Salmo salar to assess population dynamics under scenarios of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Onema-programme GICC (MEEDDAT) Changement climatique, impacts sur les milieux aquatiques et conséquences pour la gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 22 diapos</w:t>
+              <w:t xml:space="preserve">Nordic Workshop for PhD students on anadromous salmonids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823066v1</w:t>
+                <w:t xml:space="preserve">hal-02750532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurer la continuité de séries chronologiques malgré la discontinuité des protocoles de récolte de données : une approche par modélisation hiérarchique bayésienne</w:t>
+                <w:t xml:space="preserve">Modelling and decision making, for Atlantic salmon (Salmo salar L.) populations management. A Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. forum de l'Association Française d'Halieumétrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Brest, France. 1 p</w:t>
+              <w:t xml:space="preserve">European workshop for PhD and post doctoral fellows on Salmo salar and Salmo trutta research. Nowpas 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858570v1</w:t>
+                <w:t xml:space="preserve">hal-02815564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian statistical modelling for analyzing and predicting the evolution of small coastal streams water temperatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation bayésienne hiérarchique à couche latente pour l'écologie et l'aide à la gestion des populations naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Workshop for PhD students on anadromous salmonids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 55 p</w:t>
+              <w:t xml:space="preserve">41. Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453861v1</w:t>
+                <w:t xml:space="preserve">hal-02811917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of reaction norm, selective survival and reproduction cost in Atlantic salmon : a Bayesian State Space modeling approach of CMR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Saint Andrews, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16209,64 +16209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological issues and hierarchical bayesian modelling techniques : case studies from fisheries ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International biometric conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16304,51 +16304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to model Atlantic salmon lifecycle in the Foyle catchment (Northern Ireland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Saint Andrews, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16373,64 +16373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique pour la gestion des populations de saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16475,333 +16475,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical decision analysis framework to help managing atlantic atlantic salmon fisheries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparaison d'indices normalisés et de métriques complémentaires pour estimer les changements de la pollution provenant d'une trutticulture du Scorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiadFish : les poissons migrateurs amphihalins d'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.84</w:t>
+              <w:t xml:space="preserve">6. Congrès International de Limnologie-Océanographie (CILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453649v1</w:t>
+                <w:t xml:space="preserve">hal-01453669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'indices normalisés et de métriques complémentaires pour estimer les changements de la pollution provenant d'une trutticulture du Scorff</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+                <w:t xml:space="preserve">A theoretical decision analysis framework to help managing atlantic atlantic salmon fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Roucaute</w:t>
+                <w:t xml:space="preserve">Etienne Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès International de Limnologie-Océanographie (CILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France</w:t>
+              <w:t xml:space="preserve">DiadFish : les poissons migrateurs amphihalins d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453669v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'une méta-population de saumon atlantique - Exemple de la population du réseau Sée-Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16865,51 +16865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum halieumétrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16934,51 +16934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation aquatique et peuplement pisciaire : approche expérimentale de l'enlèvement des macrophytes dans les radiers d'un cours d'eau breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16986,51 +16986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de l'IFR 43 "Facteurs de l'environnement et biologie des poissons"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17055,51 +17055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'impact d'effluents de pisciculture sur la production naturelle de juveniles de saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17124,51 +17124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la végétalisation des radiers à saumons sur la composition du peuplement ichtyologique en rivière bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17176,51 +17176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17258,51 +17258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations naturelles de salmonidés migrateurs de la région des Asturies (Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brana-Vigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17353,51 +17353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et premiers éléments de mise au point d'une méthode simple d'évaluation du recrutement en juvéniles de saumon atlantique (Salmo salar) de l'année en eau courante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17487,51 +17487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in fish. Basic and applied aspects in endocrinology and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1986, Tel-Aviv, Israel. 236 p</w:t>
@@ -17560,51 +17560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce exterieur francais des saumons (1956-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17681,135 +17681,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon populations to climate change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Germis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASCO Symposium: Managing the Atlantic salmon in a rapidly changing environment. Management Challenges and Possibles Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tromso, Norway. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184261v1</w:t>
+                <w:t xml:space="preserve">hal-02289543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudoang (Interreg Sudoe): vers une gestion durable et concertée de l'anguille dans le sud-ouest de l'Europe</w:t>
               </w:r>
@@ -17914,605 +17931,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Investigating the drivers of Atlantic salmon populations decline at the North Atlantic basin scale through a Bayesian life cycle modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASCO Symposium: Managing the Atlantic salmon in a rapidly changing environment. Management Challenges and Possibles Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tromso, Norway. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289543v1</w:t>
+                <w:t xml:space="preserve">hal-02289538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the drivers of Atlantic salmon populations decline at the North Atlantic basin scale through a Bayesian life cycle modelling approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon populations to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASCO Symposium: Managing the Atlantic salmon in a rapidly changing environment. Management Challenges and Possibles Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tromso, Norway. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289538v1</w:t>
+                <w:t xml:space="preserve">hal-02184261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low flow on y-o-y Atlantic salmon : density-dependent and density-independent factors interact to decrease population resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of nest spatial aggregation on population productivity: the case of a small population of Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. , 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604281v1</w:t>
+                <w:t xml:space="preserve">hal-01605146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of nest spatial aggregation on population productivity: the case of a small population of Atlantic salmon (Salmo salar)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of low flow on y-o-y Atlantic salmon : density-dependent and density-independent factors interact to decrease population resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Bouchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Tentelier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. , 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605146v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bayesian hierarchical modelling approach to unravel large scale patterns of decline in the marine productivity of A. salmon in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seattle, United States. 2016</w:t>
@@ -18541,103 +18541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bayesian hierarchical modelling approach to unravel the demographic response of Atlantic salmon populations to multiple stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Quebec, Canada. , 616 p., 2014, Abstracts book</w:t>
@@ -18724,77 +18724,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité, 60 p., 2020, Collection Comprendre pour Agir, 978-2-38170-050-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18825,51 +18825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish and Diadromy in Europe (ecology, management, conservation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18947,51 +18947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2004 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19009,51 +19009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stock de saumon atlantique du Scorff (Morbihan) : Bilan synthétique d'évaluation à l'issue du premier contrat &amp;quot;Retour aux sources&amp;quot; (1994-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Laboratoire d'Ecologie Aquatique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19097,51 +19097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi halieutique de l'exploitation du saumon par pêche à la ligne sur le Scorff : la saison 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19159,51 +19159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi halieutique de l'exploitation du saumon par pêche à la ligne sur le Scorff. La saison 1997.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Ecologie Aquatique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19260,51 +19260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France): production de smolts 1995-96, retour d'adultes et échappement 1994-96</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19322,51 +19322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 1997: production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Ecologie Aquatique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19404,282 +19404,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision du TAC pour la pêche du saumon atlantique dans les rivières de Quimper (Finistère) : première analyse des données scientifiques disponibles et propositions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pêche du saumon dans les cours d'eau du massif Armoricain. Fixation du nombre total de captures autorisés (TAC) par bassin. Notice explicative et propositions pour l'année 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">8 p., 1996</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRISAM, 16 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842809v1</w:t>
+                <w:t xml:space="preserve">hal-02838949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche du saumon dans les cours d'eau du massif Armoricain. Fixation du nombre total de captures autorisés (TAC) par bassin. Notice explicative et propositions pour l'année 1996</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'élaboration de totaux autorisés de captures (TAC) pour le saumon atlantique (Salmo salar L.) dans le massif armoricain. Propositions et recommandations scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Porcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">GRISAM, 16 p., 1996</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRISAM, 30 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838949v1</w:t>
+                <w:t xml:space="preserve">hal-02840410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'élaboration de totaux autorisés de captures (TAC) pour le saumon atlantique (Salmo salar L.) dans le massif armoricain. Propositions et recommandations scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Révision du TAC pour la pêche du saumon atlantique dans les rivières de Quimper (Finistère) : première analyse des données scientifiques disponibles et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GRISAM, 30 p., 1996</w:t>
+              <w:t xml:space="preserve">8 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840410v1</w:t>
+                <w:t xml:space="preserve">hal-02842809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi halieutique de l'exploitation du saumon par pêche à la ligne sur le scorff. Bilan 1995 et synthèse 1992-95</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19697,51 +19697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi halieutique de l'exploitation du saumon par pêche à la ligne sur le Scorff. Bilan de l'année 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19830,51 +19830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Guides et Protocoles. La pêche scientifique à l’électricité dans les milieux aquatiques continentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; OFB, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19899,77 +19899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20283,64 +20283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour la régulation de l'exploitation des populations naturelles de saumon atlantique (Salmo salar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision. Démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20542,51 +20542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Héland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dans l'espace rural. Vie et milieux aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20611,51 +20611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'impact d'effluents de pisciculture sur la production naturelle de juvéniles de Saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte-rendu de la réunion du Groupe Salmonidés Migrateurs du GRISAM 9-10 juin 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20693,51 +20693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce exterieur francais des saumons 1956-1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20807,90 +20807,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmo salar (Allier subpopulation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hoffmann Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20937,64 +20937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENOSAUM 2016-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21006,574 +21006,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127110v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Phenology and biological traits of migrating eels sampled by trapping in the Oir river (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delanoë, Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138874v1</w:t>
+                <w:t xml:space="preserve">hal-03301752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology and biological traits of migrating eels sampled by trapping in the Oir river (France).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tremblay</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03301752v1</w:t>
+                <w:t xml:space="preserve">hal-03138874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic salmon mortality at sea: Developing an evidence-based &amp;quot;Likely Suspects&amp;quot; Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fiche espèce Saumon atlantique (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2018, 72 p</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870482v1</w:t>
+                <w:t xml:space="preserve">hal-02786693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundances and biological traits of of fish sampled by electrofishing (except specific abundance indices) on the River Oir since 1988 (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delanoë Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche espèce Saumon atlantique (Salmo salar)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Atlantic salmon mortality at sea: Developing an evidence-based &amp;quot;Likely Suspects&amp;quot; Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018, 2 p</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786693v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2. L'élevage dans le changement climatique</w:t>
               </w:r>
@@ -21677,90 +21677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre la dynamique des populations sauvages de saumon atlantique pour optimiser leur gestion. L'apport des modèles hiérarchiques Bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21808,51 +21808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité de la population naturelle de saumons atlantiques du bassin de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21883,51 +21883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and decision making, for Atlantic salmon (Salmo salar L.) populations management. A Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22128,77 +22128,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking the north atlantic salmon stock assessment: a new life cycle model to evaluate salmon mixed stock status and fisheries management scenarios across the north atlantic basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ounsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22263,77 +22263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling dynamics of Atlantic salmon in the NAC and NEAC areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -22347,197 +22347,197 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (70)</w:t>
+        <w:t xml:space="preserve">Rapport (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2025, 33 p</w:t>
+              <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2026, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360422v2</w:t>
+                <w:t xml:space="preserve">hal-05588090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -22545,891 +22545,904 @@
                 <w:t xml:space="preserve">Fabien Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2025, 29 p</w:t>
+              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2026, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305904v2</w:t>
+                <w:t xml:space="preserve">hal-05588081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t>
+              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2025, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128036v2</w:t>
+                <w:t xml:space="preserve">hal-05305904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+                <w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133581v1</w:t>
+                <w:t xml:space="preserve">hal-05128036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2025-2026. Avis du comité scientifique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Acou Anthony</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE - OFB - MNHN. 2025, 28 p</w:t>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245894v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2025-2026. Avis du comité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guirec André</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acou Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t>
+              <w:t xml:space="preserve">INRAE - OFB - MNHN. 2025, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826749v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon du Scorff</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae - Fédération départementale pour la pêche et la protection des milieux aquatiques du Morbihan. 2024, 29 p</w:t>
+              <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2025, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267572v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrae - Fédération départementale pour la pêche et la protection des milieux aquatiques du Morbihan. 2023, 28 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267561v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon du Scorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - Fédération départementale pour la pêche et la protection des milieux aquatiques du Morbihan. 2024, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229038v1</w:t>
+                <w:t xml:space="preserve">hal-05267572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23441,4204 +23454,4230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOSAUM : Rénovation de la stratégie de gestion du saumon en Bretagne Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">OFB; INRAE; UPPA; Association Bretagne Grands Migrateurs. 2022, 146 p</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055849v1</w:t>
+                <w:t xml:space="preserve">hal-04229038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2019. Volet Poissons Migrateurs 2015-2021</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fédération du Morbihan Pour la Pêche et la Protection du Milieu Aquatique. 2021, 27 p</w:t>
+              <w:t xml:space="preserve">Inrae - Fédération départementale pour la pêche et la protection des milieux aquatiques du Morbihan. 2023, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888040v1</w:t>
+                <w:t xml:space="preserve">hal-05267561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">RENOSAUM : Rénovation de la stratégie de gestion du saumon en Bretagne Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB; INRAE; UPPA; Association Bretagne Grands Migrateurs. 2022, 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885105v1</w:t>
+                <w:t xml:space="preserve">hal-04055849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2020. Volet Poissons Migrateurs 2015-2021</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2019. Volet Poissons Migrateurs 2015-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fédération du Morbihan Pour la Pêche et la Protection du Milieu Aquatique. 2021, 26 p</w:t>
+              <w:t xml:space="preserve">Fédération du Morbihan Pour la Pêche et la Protection du Milieu Aquatique. 2021, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887993v1</w:t>
+                <w:t xml:space="preserve">hal-03888040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOSAUM. Rénovation de la stratégie de gestion du saumon en Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro; UPPA. 2020, 76 p</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233531v1</w:t>
+                <w:t xml:space="preserve">hal-03885105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2018. Volet Poissons Migrateurs 2015-2021</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2020. Volet Poissons Migrateurs 2015-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fédération du Morbihan Pour la Pêche et la Protection du Milieu Aquatique. 2020, 25 p</w:t>
+              <w:t xml:space="preserve">Fédération du Morbihan Pour la Pêche et la Protection du Milieu Aquatique. 2021, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888249v1</w:t>
+                <w:t xml:space="preserve">hal-03887993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2018. Volet Poissons Migrateurs 2015-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération du Morbihan Pour la Pêche et la Protection du Milieu Aquatique. 2020, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885821v1</w:t>
+                <w:t xml:space="preserve">hal-03888249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t>
+              <w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138237v1</w:t>
+                <w:t xml:space="preserve">hal-03885821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical life cycle model for Atlantic salmon stock assessment at the North Atlantic basin scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Chaput</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CES WGNAS Working Paper 2019/26, Agrocampus Ouest. 2019, 83 p</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138869v1</w:t>
+                <w:t xml:space="preserve">hal-03138237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t>
+                <w:t xml:space="preserve">RENOSAUM. Rénovation de la stratégie de gestion du saumon en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro; UPPA. 2020, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886235v1</w:t>
+                <w:t xml:space="preserve">hal-03233531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2017. Volet Poissons Migrateurs 2015-2021</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A hierarchical life cycle model for Atlantic salmon stock assessment at the North Atlantic basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fédération du Morbihan Pour la Pêche et la Protection du Milieu Aquatique. 2018, 27 p</w:t>
+              <w:t xml:space="preserve">[Research Report] CES WGNAS Working Paper 2019/26, Agrocampus Ouest. 2019, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888286v1</w:t>
+                <w:t xml:space="preserve">hal-02138869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t>
+              <w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886779v1</w:t>
+                <w:t xml:space="preserve">hal-03886235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des mesures de gestion face au changement climatique : influence des flux migratoires entre populations. Rapport de synthèse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 12 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184262v1</w:t>
+                <w:t xml:space="preserve">hal-03886779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2016.Volet Poissons Migrateurs 2015-2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des mesures de gestion face au changement climatique : influence des flux migratoires entre populations. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 25 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705842v1</w:t>
+                <w:t xml:space="preserve">hal-02184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2017-2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2016.Volet Poissons Migrateurs 2015-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2017, 14 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289539v1</w:t>
+                <w:t xml:space="preserve">hal-01705842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2015.Volet Poissons Migrateurs 2015-2021</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2017. Volet Poissons Migrateurs 2015-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fédération du Morbihan pour la Pêche et la Protection du Milieu Aquatique. 2017, 27 p</w:t>
+              <w:t xml:space="preserve">Fédération du Morbihan Pour la Pêche et la Protection du Milieu Aquatique. 2018, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289540v1</w:t>
+                <w:t xml:space="preserve">hal-03888286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise à jour du modèle de dynamique de population du saumon de l'Allier Année 2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2015.Volet Poissons Migrateurs 2015-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LOGRAMI Loire Grands Migrateurs. 2017, 122 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fédération du Morbihan pour la Pêche et la Protection du Milieu Aquatique. 2017, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888848v1</w:t>
+                <w:t xml:space="preserve">hal-02289540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Développement et mise à jour du modèle de dynamique de population du saumon de l'Allier Année 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LOGRAMI Loire Grands Migrateurs. 2017, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603603v1</w:t>
+                <w:t xml:space="preserve">hal-03888848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2014.Volet Poissons Migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2017-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2016, 23 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2017, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603354v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+                <w:t xml:space="preserve">Développement et mise à jour du modèle de dynamique de population du saumon de l'Allier. Année 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] LOGRAMI Loire Grands Migrateurs. 2016, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise à jour du modèle de dynamique de population du saumon de l'Allier. Année 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2014.Volet Poissons Migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] LOGRAMI Loire Grands Migrateurs. 2016, 112 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2016, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01606290v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour et standardisation des séries chronologiques d'abondance du saumon atlantique sur les cours d'eau de l'ORE DiaPFC et la Bresle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2016, 159 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01608451v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2016-2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2016, 12 p</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603994v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian modelling of Atlantic salmon egg to smolt time series from monitored rivers of Eastern Canada to define and transport reference points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mise à jour et standardisation des séries chronologiques d'abondance du saumon atlantique sur les cours d'eau de l'ORE DiaPFC et la Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Servanty Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Department of Fisheries and Oceans Canada. 2015, 84 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2016, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603753v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme français de repeuplement en civelles : bilan des trois premières années de transferts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, 229 p</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2016, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602580v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche à la gestion : transfert d'un modèle de dynamique de population vers un opérateur de la gestion. Cas du saumon de l'Allier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Bayesian modelling of Atlantic salmon egg to smolt time series from monitored rivers of Eastern Canada to define and transport reference points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2015, 97 p;</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Dempson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Department of Fisheries and Oceans Canada. 2015, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901353v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation du modèle stock-recrutement pour la conservation et la gestion des populations de saumon atlantique du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2015, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Fargues</w:t>
+                <w:t xml:space="preserve">Le programme français de repeuplement en civelles : bilan des trois premières années de transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2015, 29 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, 229 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901352v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la recherche à la gestion : transfert d'un modèle de dynamique de population vers un opérateur de la gestion. Cas du saumon de l'Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2015, 97 p;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Carlut</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01901396v1</w:t>
+                <w:t xml:space="preserve">hal-01901353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne Sud,France) en 2013 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie.Volet Poissons Migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Servanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2015, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02794376v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2012</w:t>
+                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Servanty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2015, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02799540v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2011</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne Sud,France) en 2013 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie.Volet Poissons Migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793627v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. Campagne 2011-2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Syndicat du Bassin de la Nivelle. 2012</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Servanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trounday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807890v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la métapopulation de saumon atlantique (Salmo salar L.) de l'île d'Anticosti (Québec)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807753v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2011 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Volet poissons migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la métapopulation de saumon atlantique (Salmo salar L.) de l'île d'Anticosti (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805427v1</w:t>
+                <w:t xml:space="preserve">hal-02807753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de l'état de conservation des poissons migrateurs amphihalins sur la Nivelle (Aquitaine, France) : bilan des pressions anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mahias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mahias</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel de rétablissement de la métapopulation de saumon atlantique (Salmo salar L.) de l'île d'Anticosti (Québec)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2011 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Volet poissons migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805403v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2010 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Volet poissons migrateurs. Contrat de plan Etat-Région 2007-2013</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation du potentiel de rétablissement de la métapopulation de saumon atlantique (Salmo salar L.) de l'île d'Anticosti (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805069v1</w:t>
+                <w:t xml:space="preserve">hal-02805403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. campagne 2010-2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. Campagne 2011-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de la Recherche Agronomique (INRA); Syndicat du Bassin de la Nivelle. 2011</w:t>
+              <w:t xml:space="preserve">Syndicat du Bassin de la Nivelle. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807575v1</w:t>
+                <w:t xml:space="preserve">hal-02807890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. campagne 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] université de pau et des pays de l'adour. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique (INRA); Syndicat du Bassin de la Nivelle. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809913v1</w:t>
+                <w:t xml:space="preserve">hal-02807575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2009 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2010 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Volet poissons migrateurs. Contrat de plan Etat-Région 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2010</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02818068v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du changement climatique sur les populations de poissons migrateurs d'eau froide. Le cas des populations de saumon atlantique. Rapport final</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques (ONEMA). 2010</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] université de pau et des pays de l'adour. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02820700v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2010-2011, 2011-2012 et 2014-2015 en fonction du plan de gestion français et simulation de différentes règles de répartition des captures par UGA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t>
+                <w:t xml:space="preserve">J. Jaureguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ifremer. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] université de pau et des pays de l'adour. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820601v1</w:t>
+                <w:t xml:space="preserve">hal-02818983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. Campagne 2009-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27680,1379 +27719,1546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2009</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2010-2011, 2011-2012 et 2014-2015 en fonction du plan de gestion français et simulation de différentes règles de répartition des captures par UGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jaureguy</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] université de pau et des pays de l'adour. 2010</w:t>
+              <w:t xml:space="preserve">Ifremer. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818983v1</w:t>
+                <w:t xml:space="preserve">hal-02820601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2008 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2009 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2009</w:t>
+              <w:t xml:space="preserve">[Contrat] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816487v1</w:t>
+                <w:t xml:space="preserve">hal-02818068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2008</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effet du changement climatique sur les populations de poissons migrateurs d'eau froide. Le cas des populations de saumon atlantique. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques (ONEMA). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817711v1</w:t>
+                <w:t xml:space="preserve">hal-02820700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2007 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2008 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2008</w:t>
+              <w:t xml:space="preserve">[Contrat] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815939v1</w:t>
+                <w:t xml:space="preserve">hal-02816487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2006 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de plan Etat-Région Bretagne 2000-2006. Milieux aquatiques et poissons migrateurs.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2007</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816558v1</w:t>
+                <w:t xml:space="preserve">hal-02817711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2005 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie</w:t>
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2007 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRA. 2006, 13 p</w:t>
+              <w:t xml:space="preserve">[Contrat] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816947v1</w:t>
+                <w:t xml:space="preserve">hal-02815939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe hydroélectrique de Poutès-Monistrol (Haute-Loire). Impact sur la population de saumon de l'Allier et sur les autres espèces migratrices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2006 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de plan Etat-Région Bretagne 2000-2006. Milieux aquatiques et poissons migrateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587663v1</w:t>
+                <w:t xml:space="preserve">hal-02816558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi halieutique de l'exploitation du saumon à la ligne sur le Scorff : la saison 1999</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2005 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRA. 2000, 8 p</w:t>
+              <w:t xml:space="preserve">INRA. 2006, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840832v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement pisciaire et végétaux aquatiques : approche expérimentale de l'enlèvement des macrophytes dans les radiers du Scorff (Bretagne).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le complexe hydroélectrique de Poutès-Monistrol (Haute-Loire). Impact sur la population de saumon de l'Allier et sur les autres espèces migratrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 1998</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838725v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des données récoltées à la station du Moulin des Princes (Pont-Scorff, Morbihan) en 1995 concernant le saumon atlantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Suivi halieutique de l'exploitation du saumon à la ligne sur le Scorff : la saison 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Convention INRA-CSP--92508, 1995</w:t>
+              <w:t xml:space="preserve">INRA. 2000, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843319v1</w:t>
+                <w:t xml:space="preserve">hal-02840832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de biologie et d'écologie du saumon atlantique sur l'Allier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Peuplement pisciaire et végétaux aquatiques : approche expérimentale de l'enlèvement des macrophytes dans les radiers du Scorff (Bretagne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Convention INRA/agence del'eau--3395B, 1994</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02850274v1</w:t>
+                <w:t xml:space="preserve">hal-02838725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frayeres de saumon atlantique sur l'Allier : distribution spatiale et fluctuations inter-annuelles et relation avec les densites de juveniles. Rapport intermediaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bilan des données récoltées à la station du Moulin des Princes (Pont-Scorff, Morbihan) en 1995 concernant le saumon atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Convention INRA-CSP--92508, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bomassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02848596v1</w:t>
+                <w:t xml:space="preserve">hal-02843319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracteristiques des adultes de saumon atlantique (Salmo salar L.)en France: Description des populations en relation avec les caracteristiques des basins versants; mise au point d'une methode de discrimination des stocks a partir de donees biometriques et scalimetriques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Eléments de biologie et d'écologie du saumon atlantique sur l'Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Convention nø87285 INRA/SRETIE, 1989</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bomassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Convention INRA/agence del'eau--3395B, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02853513v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02850274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource en vivaneaux du plateau de la Guyane Francaise. Campagne GUYVIV 2. Navire oceanographique &amp;quot;NIZERY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les frayeres de saumon atlantique sur l'Allier : distribution spatiale et fluctuations inter-annuelles et relation avec les densites de juveniles. Rapport intermediaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Ifremer. 1989, 118 p</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bomassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agencedel'Eau--3395B, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02856909v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02848596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peche au vivaneau en Guyane Francaise: etude comparative et evaluation des trois techniques: (ligne a main, nasse, chalut)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caracteristiques des adultes de saumon atlantique (Salmo salar L.)en France: Description des populations en relation avec les caracteristiques des basins versants; mise au point d'une methode de discrimination des stocks a partir de donees biometriques et scalimetriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DRV-RH/CAYENNE--89.036, 1989</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Convention nø87285 INRA/SRETIE, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02858187v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02853513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ressource en vivaneaux du plateau de la Guyane Francaise. Campagne GUYVIV 2. Navire oceanographique &amp;quot;NIZERY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dintheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ifremer. 1989, 118 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02856909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peche au vivaneau en Guyane Francaise: etude comparative et evaluation des trois techniques: (ligne a main, nasse, chalut)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRV-RH/CAYENNE--89.036, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02858187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative et discriminante des populations de saumons atlantique en France à partir des critères d'âge scalimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-IFREMER--10, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02854120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29062,91 +29268,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie évolutive des populations de saumon atlantique : de l'observation à l'aide à la décision pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Pau et des Pays de l'Adour, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29156,130 +29362,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and standardisation of Atlantic salmon abundance time series on DiaPFC ORE rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Servanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29289,78 +29495,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish and diadromy in Europe (ecology, management, conservation). Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29375,133 +29581,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Fish and Diadromy in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 200, Springer, 186 p., 2008, Developments in Hydrobiology, 978-1-4020-8547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination, précision, transportabilité et risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier international sur les cibles d'échappement pour le saumon atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Pont-Scorff, France. 32 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29511,161 +29717,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources exploitées par la pêche et la conchyliculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Castege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lissardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ce rapport est disponible dans : Prévoir pour Agir, 2. 2018, pp.200-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId585"/>
+      <w:footerReference w:type="default" r:id="rId587"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29733,51 +29939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75C35779"/>
+    <w:nsid w:val="53A703A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29964,51 +30170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0493-8989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066939356" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Prevost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Arago" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Germis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613874v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chaput" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14913" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3870-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02144031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Bradbury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauphin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0443" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Potter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst240" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115659" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoffmann-Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12067" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB599859BECF3C0B86C8E2A6308DC655571E3E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWLNZSD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.01.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29SQ7NCK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02902.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2S3C4Z9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVN1JSM5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Adams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boylan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKPWH6BN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00682.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7HLBCMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Augery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinkert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.09.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCVNBLN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Porcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Crozier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Schon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O Maoileidigh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcginnity" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E. Potter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gargan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Nicholson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Maxwell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nihouarn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaput" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.1994.tb00104.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VR1GDDSM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.P. Chadwick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Claytor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711438v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vauclin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brana-Vigil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Nicieza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margeridon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Planquette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1989021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B565F74D331480300F536CF92D928AC93A215287/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837757v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Payne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaput" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Germis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289544v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860018v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453901v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603881v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604020v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608807v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901348v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901359v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740443v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793143v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742526v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.R. Dauphin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793320v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739295v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210280v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Archambault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rochette" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805529v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210279v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803572v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. White" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210281v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot-Granier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748028v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805208v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748883v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453836v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807637v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453805v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506017v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811603v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819560v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752928v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Adams" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751871v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197520v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811917v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815564v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817678v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750532v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858570v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813328v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820297v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824718v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771309v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767413v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767455v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764651v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicieza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846456v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planquette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184261v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289543v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605146v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210255v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197520v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9289-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVKGXB0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830481v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caudal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Ecologie Aquatique" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Loire-Bretagne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840421v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecologie Aquatique" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil G&#233;n&#233;ral Du Morbihan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Plouay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835980v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation R&#233;gionale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842809v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838949v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840410v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850015v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851874v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757386v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servant" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301646v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796220v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Molina" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Les-poissons-d-eau-douce-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala S&#233;on-Massin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453771v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833491v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Travade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larinier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;land" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854844v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461067v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoffmann Legrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Phillips" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/iucn.uk.2023-1.rlts.t229537556a229549238.en" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127110v3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301752v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235;, Richard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01870482v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Crozier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Whelan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Daniels" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301759v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Richard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786693v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210267v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798266v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858555v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589895v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Travade" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Croze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337713v4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ounsley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Queroue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820394v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245894v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acou Anthony" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267572v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267561v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055849v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888040v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887993v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233531v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888249v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02138869v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888286v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705842v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289539v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289540v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888848v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603354v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606290v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608451v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty Royer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603994v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603753v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dempson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dionne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jones" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602580v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Charrier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901353v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603332v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dionne" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901352v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carlut" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargues" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901396v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794376v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Caudal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799540v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trounday" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793627v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balesta" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gjini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807890v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807753v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805427v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Caudal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807567v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mahias" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805403v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805069v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807575v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809913v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818068v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820700v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820601v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Casamajor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820235v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818983v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaureguy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816487v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817711v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815939v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816558v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816947v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587663v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840832v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843319v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850274v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bomassi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848596v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ropars" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853513v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856909v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tous" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dintheer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delpech" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L'Homme" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858187v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854120v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804551v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935017v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812963v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837656v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785823v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Castege" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0493-8989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066939356" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Prevost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Arago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Germis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613874v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chaput" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14913" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02144031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Bradbury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12345" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3870-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauphin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0443" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Potter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst240" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoffmann-Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12067" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB599859BECF3C0B86C8E2A6308DC655571E3E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWLNZSD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.01.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29SQ7NCK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02902.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2S3C4Z9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVN1JSM5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Adams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boylan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKPWH6BN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00682.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7HLBCMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Augery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinkert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.09.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCVNBLN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Porcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Crozier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Schon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O Maoileidigh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcginnity" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E. Potter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gargan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Nicholson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Maxwell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nihouarn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaput" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.1994.tb00104.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VR1GDDSM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.P. Chadwick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Claytor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Nicieza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brana-Vigil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vauclin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margeridon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Planquette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1989021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B565F74D331480300F536CF92D928AC93A215287/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Payne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaput" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Germis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603881v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608807v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603781v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740443v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742526v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.R. Dauphin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793143v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738835v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. White" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Archambault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rochette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805208v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810871v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot-Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453836v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807637v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506017v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453805v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752039v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819560v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752928v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Adams" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751871v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817896v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453861v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823066v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750532v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811917v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813328v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820297v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824718v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771309v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767413v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767455v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764651v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicieza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846456v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planquette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289543v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184261v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605146v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210255v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197520v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9289-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVKGXB0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830481v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caudal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Ecologie Aquatique" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Loire-Bretagne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840421v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecologie Aquatique" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil G&#233;n&#233;ral Du Morbihan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Plouay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835980v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation R&#233;gionale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838949v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840410v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842809v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850015v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851874v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757386v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servant" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301646v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796220v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Molina" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Les-poissons-d-eau-douce-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala S&#233;on-Massin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453771v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833491v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Travade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larinier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;land" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854844v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461067v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoffmann Legrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Phillips" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/iucn.uk.2023-1.rlts.t229537556a229549238.en" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127110v3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235;, Richard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138874v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786693v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301759v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Richard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01870482v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Crozier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Whelan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Daniels" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210267v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798266v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858555v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589895v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Travade" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Croze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337713v4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ounsley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Queroue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820394v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588090v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588081v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245894v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acou Anthony" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267572v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267561v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055849v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888040v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887993v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888249v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233531v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02138869v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705842v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888286v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289540v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888848v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289539v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606290v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603354v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608451v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty Royer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603994v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603753v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dempson" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dionne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jones" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603332v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dionne" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602580v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Charrier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901353v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901352v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carlut" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargues" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901396v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794376v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Caudal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799540v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trounday" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793627v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balesta" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gjini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807753v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807567v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mahias" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805427v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Caudal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805403v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807890v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807575v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805069v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809913v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818983v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaureguy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820235v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820601v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Casamajor" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818068v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820700v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816487v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817711v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815939v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816947v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587663v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840832v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843319v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850274v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bomassi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848596v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ropars" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853513v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856909v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tous" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dintheer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delpech" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L'Homme" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858187v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854120v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935017v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812963v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837656v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785823v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Castege" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>