--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -342,572 +342,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
+                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lebot</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107836v1</w:t>
+                <w:t xml:space="preserve">hal-04963326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐Evolutionary Consequences of Selective Exploitation on Metapopulations Illustrated With Atlantic Salmon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie M Carlson</w:t>
+                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12881⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942448v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268741v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">Eco‐Evolutionary Consequences of Selective Exploitation on Metapopulations Illustrated With Atlantic Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
+                <w:t xml:space="preserve">Stephanie M Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William H Satterthwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.291-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963326v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénovation de la gestion du saumon en Bretagne : le projet RENOSAUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,64 +1278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (1), pp.e06933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,51 +1369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking full advantage of the diverse assemblage of data at hand to produce time series of abundance. A case study on Atlantic salmon populations of Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Germis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (4), pp.533-547. </w:t>
@@ -1771,77 +1771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial synchrony in the response of a long range migratory species ( Salmo salar ) to climate change in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,291 +1899,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for spatial coherence in time trends of marine life history traits of Atlantic salmon in the North Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">Comparison of the propensity to drift for three invertebrate taxa: a laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.322-342. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 830 (1), pp.243-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-018-3870-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144031v1</w:t>
+                <w:t xml:space="preserve">hal-02019966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the propensity to drift for three invertebrate taxa: a laboratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Evidence for spatial coherence in time trends of marine life history traits of Atlantic salmon in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Lang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian R Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 830 (1), pp.243-254. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.322-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-018-3870-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019966v1</w:t>
+                <w:t xml:space="preserve">hal-02144031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling individual movement between populations from effective dispersal in the facultative anadromous Salmo trutta L.</w:t>
               </w:r>
@@ -2325,51 +2325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,978 +2427,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating wild versus stocking components in fish recruitment without identification data: a hierarchical modelling approach</w:t>
+                <w:t xml:space="preserve">Abundance indices and biological traits of juvenile salmon (Salmo salar) sampled in three rivers on the Atlantic and Channel coasts (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Brugel</w:t>
+                <w:t xml:space="preserve">Richard Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Legrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (7), pp.1111-1124. </w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e15125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.5.e15125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606740v1</w:t>
+                <w:t xml:space="preserve">hal-01901397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance indices and biological traits of juvenile salmon (Salmo salar) sampled in three rivers on the Atlantic and Channel coasts (France)</w:t>
+                <w:t xml:space="preserve">Separating wild versus stocking components in fish recruitment without identification data: a hierarchical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.e15125. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (7), pp.1111-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.5.e15125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901397v1</w:t>
+                <w:t xml:space="preserve">hal-01606740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la richesse des milieux aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">Amélioration des conditions de franchissement à Poutès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.22-25</w:t>
+              <w:t xml:space="preserve">Paroles de Migrateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638146v1</w:t>
+                <w:t xml:space="preserve">hal-01602116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the interactive effects of selective fishing and environmental change on Atlantic salmon demogenetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaix</w:t>
+                <w:t xml:space="preserve">Préserver la richesse des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.22-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536451v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des conditions de franchissement à Poutès</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Legrand</w:t>
+                <w:t xml:space="preserve">Modelling the interactive effects of selective fishing and environmental change on Atlantic salmon demogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles de Migrateurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (6), pp.1629-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602116v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la richesse des milieux aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">A hierarchical bayesian model to quantify uncertainty of stream water temperature forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210257v1</w:t>
+                <w:t xml:space="preserve">hal-01210251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical bayesian model to quantify uncertainty of stream water temperature forecasts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan White</w:t>
+                <w:t xml:space="preserve">Embedding stock assessment within an integrated hierarchical Bayesian life cycle modelling framework : an application to Atlantic salmon in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.1653-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210251v1</w:t>
+                <w:t xml:space="preserve">hal-01210198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding stock assessment within an integrated hierarchical Bayesian life cycle modelling framework : an application to Atlantic salmon in the Northeast Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+                <w:t xml:space="preserve">Préserver la richesse des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 437, pp.82-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210198v1</w:t>
+                <w:t xml:space="preserve">hal-01210257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating spatial distribution of Atlantic salmon escapement using redd counts despite changes over time in counting procedure : application to the Allier River population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hoffmann-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging through model complexity : using hierarchical models to uncover evolutionary processes in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water temperature and density of juvenile salmonids on growth of young-of-the-year Atlantic salmon Salmo salar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,51 +4306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité de la population naturelle de saumon Atlantique de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4388,51 +4388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating evolutionary trade-offs in wild populations of Atlantic salmon (Salmo salar) : incorporating detection probabilities and individual heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,51 +4492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using redd counts to estimate salmonids spawner abundances : a bayesian modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,51 +4621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to estimating Atlantic salmon fry densities using a rapid sampling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,51 +4896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian modelling with habitat and time covariates for estimating riverine fish population size by successive removal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5026,51 +5026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic metapopulation model for the Atlantic salmon (Salmo salar). Consequences for management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian state-space modelling framework for fitting a salmon stage-structured population dynamic model to multiple time series of field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7317,394 +7317,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguish the biological process from the observation process in a tagging-recapture experiment to study the migration phenology of the Atlantic salmon (Salmo salar)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Distinguishing biological from observation processes to better understand environmental effects on the migration phenology of the Atlantic salmon (Salmo salar) in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoWPaS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NoWPaS 2023, Mar 2023, Drøbak, Norway</w:t>
+              <w:t xml:space="preserve">FSBI 2023: Fish habitat ecology in a changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Essex, Jul 2023, Colchester - Essex, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778503v1</w:t>
+                <w:t xml:space="preserve">hal-04778210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguish the biological process from the observation process in a tagging-recapture experiment to study the migration phenology of the Atlantic salmon (Salmo salar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURING Analytical Meeting &amp; Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'écologie fonctionnelle et évolutive, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NoWPaS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NoWPaS 2023, Mar 2023, Drøbak, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778550v1</w:t>
+                <w:t xml:space="preserve">hal-04778503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing biological from observation processes to better understand environmental effects on the migration phenology of the Atlantic salmon (Salmo salar) in a climate change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Distinguish the biological process from the observation process in a tagging-recapture experiment to study the migration phenology of the Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSBI 2023: Fish habitat ecology in a changing climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Essex, Jul 2023, Colchester - Essex, United Kingdom</w:t>
+              <w:t xml:space="preserve">EURING Analytical Meeting &amp; Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'écologie fonctionnelle et évolutive, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778210v1</w:t>
+                <w:t xml:space="preserve">hal-04778550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Meeting of NASCO. Theme-based Special Session: Informing a Strategic Approach to Address the Impacts of Climate Change on Wild Atlantic Salmon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7768,51 +7768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoWPaS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7831,290 +7831,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating environmental determinants of the smolt migration in a wild population of Atlantic salmon (Salmo salar)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Investigating environmental determinants and individual variation of the migration phenology in wild Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoWPaS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t>
+              <w:t xml:space="preserve">JST LIFE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Thonon les Bains, Nov 2022, Thonon les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790439v1</w:t>
+                <w:t xml:space="preserve">hal-04778444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renovating the harvest regulation of angling fishery targeting Atlantic salmon in Brittany (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lebot</w:t>
+                <w:t xml:space="preserve">Fisheries management in spatially structured Atlantic salmon populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Joint Aquatic Sciences Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837757v1</w:t>
+                <w:t xml:space="preserve">hal-03790414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENOSAUM : vers une nouvelle régulation de la pêche de loisir du saumon en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8146,329 +8129,346 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international SAMARCH 2022 - Saumon et truite de mer : des outils au service de leur protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pléneuf Val André, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating environmental determinants and individual variation of the migration phenology in wild Atlantic salmon (Salmo salar)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Renovating the harvest regulation of angling fishery targeting Atlantic salmon in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Germis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST LIFE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Thonon les Bains, Nov 2022, Thonon les Bains, France</w:t>
+              <w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778444v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries management in spatially structured Atlantic salmon populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+                <w:t xml:space="preserve">Investigating environmental determinants of the smolt migration in a wild population of Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Aquatic Sciences Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grand Rapids, United States</w:t>
+              <w:t xml:space="preserve">NoWPaS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint Etienne de Baigorry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790414v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Atlantic salmon stock assessment within a Bayesian life cycle modeling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8510,103 +8510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des populations et évaluation des stocks de saumons à l’échelle du bassin de l’Atlantique nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international SAMARCH 2022 - Saumon et truite de mer : des outils au service de leur protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pléneuf Val André, France</w:t>
@@ -8648,51 +8648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation du saumon atlantique : une approche fondée sur le risque (projet RENOSAUM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du réseau RisqFor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8786,77 +8786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial synchrony in the response of a long distant migratory specie (Salmo salar) to climate change in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8924,51 +8924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles limites de conservation pour la gestion du saumon en Bretagne. Projet RENOSAUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9036,51 +9036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of catastrophic events to stochasticity of the recruitment process: an application to Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Germis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
@@ -9161,51 +9161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit modelling of proximate mechanisms for revealing life-history tradeoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9256,51 +9256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de nouvelles limites de conservation pour les populations de saumon en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum international Samarch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mont Saint Michel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9325,103 +9325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -9450,103 +9450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian hierarchical model to unravel the spatial covariations in the response of Atlantic salmon populations to climate change in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom. 328 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9571,51 +9571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating demogenetic consequences of spatial dispersal on Atlantic salmon populations using an Individual-based metapopulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,394 +9673,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des évènements hydrologiques extrêmes sur la disponibilité trophique des jeunes stades de salmonidés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
+                <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon populations to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau SPAM Salmonidés et Poissons Amphihalins Migrateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Pée sur Nivelle, France. 18 diapos</w:t>
+              <w:t xml:space="preserve">Colloque Pêches et Changements Globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2017, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594938v1</w:t>
+                <w:t xml:space="preserve">hal-01605622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation éco-génétique : un outil d'aide à la décision pour l'adaptation au changement climatique des populations de poisson et leur exploitation. Illustration sur le cas du saumon atlantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des évènements hydrologiques extrêmes sur la disponibilité trophique des jeunes stades de salmonidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et société - Pour l'adaptation des territoires aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 10 diapos</w:t>
+              <w:t xml:space="preserve">Réunion du réseau SPAM Salmonidés et Poissons Amphihalins Migrateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pée sur Nivelle, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605714v1</w:t>
+                <w:t xml:space="preserve">hal-01594938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon populations to climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La simulation éco-génétique : un outil d'aide à la décision pour l'adaptation au changement climatique des populations de poisson et leur exploitation. Illustration sur le cas du saumon atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Pêches et Changements Globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2017, Nantes, France. pp.1</w:t>
+              <w:t xml:space="preserve">Science et société - Pour l'adaptation des territoires aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 10 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605622v1</w:t>
+                <w:t xml:space="preserve">hal-01605714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual experimentation as a complement to observation. Application to the assessment of the future and potential for adaptation of Atlantic salmon facing climate change in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WKCCISAL Workshop on potential impacts of climate change on Atlantic salmon stock dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Mar 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10085,103 +10085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réponse commune des populations de saumon atlantique (Salmo salar) aux changements globaux : une approche de modélisation hiérarchique bayésienne du cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Pêches et Changements Globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2017, Nantes, France. pp.1</w:t>
@@ -10581,64 +10581,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water velocity on the drift probability of the preferred prey taxa of young salmonids : a laboratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10683,437 +10683,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon (Salmo salar) populations to climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608807v1</w:t>
+                <w:t xml:space="preserve">hal-01605805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+                <w:t xml:space="preserve">A Bayesian life cycle model to unravel changes in the marine productivity of Atlantic salmon population in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605805v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian life cycle model to unravel changes in the marine productivity of Atlantic salmon population in the North Atlantic Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+                <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon (Salmo salar) populations to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793829v1</w:t>
+                <w:t xml:space="preserve">hal-01608807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of freshwater productivity: a contribution to the modeling of Atlantic salmon (Salmo salar) population dynamics at the scale of stock complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,351 +11313,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected effects of a dam removal or mitigation on the persistence of the Atlantic salmon population of the Allier river</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+                <w:t xml:space="preserve">Analyser le fonctionnement des multiples populations pour mettre en évidence les empreintes des changements écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER 2015World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Ecological Restoration. USA., Aug 2015, Manchester, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">12. Colloque Scientifique de l'AFH "Les écosystèmes marins dans tous leurs états"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2015, Montpellier, France. 25 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901364v1</w:t>
+                <w:t xml:space="preserve">hal-01210282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le fonctionnement des multiples populations pour mettre en évidence les empreintes des changements écosystémiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Chaput</w:t>
+                <w:t xml:space="preserve">La prédiction en écologie statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque Scientifique de l'AFH "Les écosystèmes marins dans tous leurs états"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH). FRA., Jun 2015, Montpellier, France. 25 diapos</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France. 9 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210282v1</w:t>
+                <w:t xml:space="preserve">hal-01210256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédiction en écologie statistique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Expected effects of a dam removal or mitigation on the persistence of the Atlantic salmon population of the Allier river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France. 9 diapos</w:t>
+              <w:t xml:space="preserve">SER 2015World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Ecological Restoration. USA., Aug 2015, Manchester, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210256v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse des processus aux applications ressources halieutiques</w:t>
               </w:r>
@@ -11669,64 +11669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Réflexion-prospective. Préparation SSD EFPA. Défi 2 : Caractériser et optimiser les services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11751,51 +11751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche mécaniste pour mettre en évidence les compromis évolutifs en condition naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11915,51 +11915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12040,64 +12040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Atlantic salmon population dynamics and stock assessment within a hierarchical bayesian integrated life cycle modelling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12159,178 +12159,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying wild vs stocking components in fish recruitment despite the absence of identification data : an application to Atlantic salmon 0+ juveniles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel avenir pour la population de saumon de l'Allier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 323 p</w:t>
+              <w:t xml:space="preserve">Audition Migrateurs - Plan Loire Grandeur Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Orléans, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742526v1</w:t>
+                <w:t xml:space="preserve">hal-02793143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la population de saumon de l'Allier ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying wild vs stocking components in fish recruitment despite the absence of identification data : an application to Atlantic salmon 0+ juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.R. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition Migrateurs - Plan Loire Grandeur Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Orléans, France. 18 p</w:t>
+              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 323 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793143v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futur et potentiel d'adaptation du saumon atlantique face au changement climatique en Europe du Sud</w:t>
               </w:r>
@@ -12411,51 +12411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science for glass eels fisheries management : how to define TAC in Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12519,51 +12519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying wild vs stocking components in fish recruitment despite the absence of identification data : an application to Atlantic salmon 0+ juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J.R. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Québec, Canada. 616 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12614,51 +12614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on European Climate Change Adaptation. Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12752,51 +12752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability analysis of the natural population of Salmo salar L. in the Allier catchment : impact of 35 years stocking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12834,103 +12834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic response of Atlantic salmon populations to multiple stressors : a Bayesian hierarchical modelling approach at broad ocean scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council for the Exploration of the Sea (ICES). DNK., Sep 2013, Reykjavik, Iceland. 1 p</w:t>
@@ -12959,51 +12959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse démographique des populations de saumon atlantique à de multiples facteurs de pression : une approche par modélisation hiérarchique Bayésienne à l'échelle de son aire de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13084,64 +13084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles hiérarchiques : un outil pour gérer les emboitements d'échelles dans la modélisation intégrée des cycles de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13209,64 +13209,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical bayesian models : a framework for addressing issues of nested scales in ntegrated life cycle models for exploited fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13334,51 +13334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la viabilité de la population naturelle de Salmo salar L. dans le bassin de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13410,631 +13410,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique appliquée à la dynamique des populations. Synthétiser 35 ans de collecte d'informations multiples et hétérogènes pour évaluer le statut du saumon de l'Allier</w:t>
+                <w:t xml:space="preserve">Aide à la gestion des populations migrateurs. Nouvelles approches de modélisation intégrative pour évaluer et prédire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydroécologie 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clamart, France. 21 diapos</w:t>
+              <w:t xml:space="preserve">Carrefour de l'innovation agronomique " Eaux et milieux aquatiques continentaux : comprendre et observer pour gérer et restaurer les écosystèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rennes, France. 26 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805208v1</w:t>
+                <w:t xml:space="preserve">hal-02803786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of the dynamics of complex of salmon populations in the North Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+                <w:t xml:space="preserve">Viability analysis of the Atlantic salmon population of the river Allier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t>
+              <w:t xml:space="preserve">International Conference on Ecology and Conservation of Freshwater Fish 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Vila Nova de Cerveira, Portugal. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748883v1</w:t>
+                <w:t xml:space="preserve">hal-02808118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability analysis of the Atlantic salmon population of the river Allier (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modélisation statistique appliquée à la dynamique des populations. Synthétiser 35 ans de collecte d'informations multiples et hétérogènes pour évaluer le statut du saumon de l'Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecology and Conservation of Freshwater Fish 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Vila Nova de Cerveira, Portugal. 34 p</w:t>
+              <w:t xml:space="preserve">Colloque Hydroécologie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clamart, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808118v1</w:t>
+                <w:t xml:space="preserve">hal-02805208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la gestion des populations migrateurs. Nouvelles approches de modélisation intégrative pour évaluer et prédire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian modeling of the dynamics of complex of salmon populations in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'innovation agronomique " Eaux et milieux aquatiques continentaux : comprendre et observer pour gérer et restaurer les écosystèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rennes, France. 26 diapos</w:t>
+              <w:t xml:space="preserve">International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803786v1</w:t>
+                <w:t xml:space="preserve">hal-02748883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIGRANET en Aquitania (Francia) : rio Nivelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling invasion dynamic in virgin ecosystems : brown trout in Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de capitalizacion y difusion de resultados de MIGRANET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Saint Jacques de Compostelle, Espagne. 14 diapos</w:t>
+              <w:t xml:space="preserve">8. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques (CNFRAA). Labo/service de l'auteur, Ville service, FRA., May 2012, Plouzané, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810871v1</w:t>
+                <w:t xml:space="preserve">hal-02745565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling invasion dynamic in virgin ecosystems : brown trout in Kerguelen Islands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIGRANET en Aquitania (Francia) : rio Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques (CNFRAA). Labo/service de l'auteur, Ville service, FRA., May 2012, Plouzané, France. pp.85</w:t>
+              <w:t xml:space="preserve">Seminario de capitalizacion y difusion de resultados de MIGRANET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Saint Jacques de Compostelle, Espagne. 14 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745565v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian modelling of the dynamics of complex of salmon populations in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14102,51 +14102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability study of the natural population of Atlantic salmon (Salmo salar L.) in the Allier catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14184,51 +14184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de viabilité de la population naturelle de saumon atlantique dans le bassin de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14279,51 +14279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse démographique des populations de Saumon atlantique au changement global : une approche par modélisation hiérarchique Bayésienne à l'échelle de son aire de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14404,51 +14404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis scientifique pour la gestion. Evaluation des stocks et pêcheries de la Foyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les rivières du Piémont Pyrénéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Oloron Sainte Marie, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14594,51 +14594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances à long terme dans les caractéristiques biométriques et la phénologie des migrations des populations françaises de Saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14683,125 +14683,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic salmon population dynamics under scenarios of climate change : an individual-based demogenetic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Modelling the dynamics of an exploited Atlantic salmon population for management advice : a bayesian hierarchical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pitlochry, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. Conference on Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752039v1</w:t>
+                <w:t xml:space="preserve">hal-02752928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the geographical repartition of breeders by coupling Capture-Mark-Recapture data with nest counting : a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14843,286 +14869,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical of Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Canterbury, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la statistique bayésienne en sciences de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque francophone international sur l'enseignement de la statistique CFIES'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgique. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of an exploited Atlantic salmon population for management advice : a bayesian hierarchical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boylan</w:t>
+                <w:t xml:space="preserve">Atlantic salmon population dynamics under scenarios of climate change : an individual-based demogenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conference on Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Nowpas 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pitlochry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752928v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantic salmon population dynamics under scenarios of climate change : an individual-based demogenetic approach</w:t>
               </w:r>
@@ -15190,51 +15190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation bayesienne hiérarchique pour l'écologie statistique. Enjeux et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15298,51 +15298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation bayésienne hiérarchique à couche latente pour l'écologie et l'aide à la gestion des populations naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Migrateurs 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Orléans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15551,394 +15551,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian statistical modelling for analyzing and predicting the evolution of small coastal streams water temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Salmon shall be hot in 2030, and so what ? Developing an individual-based model of Salmo salar to assess population dynamics under scenarios of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Workshop for PhD students on anadromous salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453861v1</w:t>
+                <w:t xml:space="preserve">hal-02750532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des stratégies des poissons : de l'individu à la démographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Bayesian statistical modelling for analyzing and predicting the evolution of small coastal streams water temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Onema-programme GICC (MEEDDAT) Changement climatique, impacts sur les milieux aquatiques et conséquences pour la gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 22 diapos</w:t>
+              <w:t xml:space="preserve">Nordic Workshop for PhD students on anadromous salmonids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823066v1</w:t>
+                <w:t xml:space="preserve">hal-01453861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurer la continuité de séries chronologiques malgré la discontinuité des protocoles de récolte de données : une approche par modélisation hiérarchique bayésienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Brun</w:t>
+                <w:t xml:space="preserve">Evolution des stratégies des poissons : de l'individu à la démographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. forum de l'Association Française d'Halieumétrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Brest, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire Onema-programme GICC (MEEDDAT) Changement climatique, impacts sur les milieux aquatiques et conséquences pour la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 22 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858570v1</w:t>
+                <w:t xml:space="preserve">hal-02823066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmon shall be hot in 2030, and so what ? Developing an individual-based model of Salmo salar to assess population dynamics under scenarios of climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Assurer la continuité de séries chronologiques malgré la discontinuité des protocoles de récolte de données : une approche par modélisation hiérarchique bayésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Workshop for PhD students on anadromous salmonids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Southampton, United Kingdom. 55 p</w:t>
+              <w:t xml:space="preserve">9. forum de l'Association Française d'Halieumétrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Brest, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750532v1</w:t>
+                <w:t xml:space="preserve">hal-00858570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and decision making, for Atlantic salmon (Salmo salar L.) populations management. A Bayesian approach</w:t>
               </w:r>
@@ -16101,51 +16101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of reaction norm, selective survival and reproduction cost in Atlantic salmon : a Bayesian State Space modeling approach of CMR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16209,51 +16209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological issues and hierarchical bayesian modelling techniques : case studies from fisheries ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16291,51 +16291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to model Atlantic salmon lifecycle in the Foyle catchment (Northern Ireland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16386,51 +16386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique pour la gestion des populations de saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16606,51 +16606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical decision analysis framework to help managing atlantic atlantic salmon fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16731,51 +16731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'une méta-population de saumon atlantique - Exemple de la population du réseau Sée-Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17681,346 +17681,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Sudoang (Interreg Sudoe): vers une gestion durable et concertée de l'anguille dans le sud-ouest de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASCO Symposium: Managing the Atlantic salmon in a rapidly changing environment. Management Challenges and Possibles Responses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tromso, Norway. 2019</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Caen, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289543v1</w:t>
+                <w:t xml:space="preserve">hal-02278955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudoang (Interreg Sudoe): vers une gestion durable et concertée de l'anguille dans le sud-ouest de l'Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+                <w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Germis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Caen, France. 2019</w:t>
+              <w:t xml:space="preserve">NASCO Symposium: Managing the Atlantic salmon in a rapidly changing environment. Management Challenges and Possibles Responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tromso, Norway. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278955v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the drivers of Atlantic salmon populations decline at the North Atlantic basin scale through a Bayesian life cycle modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18062,64 +18062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the demogenetic responses of exploited Atlantic salmon populations to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18196,51 +18196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18416,90 +18416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bayesian hierarchical modelling approach to unravel large scale patterns of decline in the marine productivity of A. salmon in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18541,51 +18541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bayesian hierarchical modelling approach to unravel the demographic response of Atlantic salmon populations to multiple stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18593,51 +18593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Quebec, Canada. , 616 p., 2014, Abstracts book</w:t>
@@ -18737,51 +18737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19804,51 +19804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice d'abondance saumon (IAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19912,64 +19912,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20296,51 +20296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour la régulation de l'exploitation des populations naturelles de saumon atlantique (Salmo salar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision. Démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20801,301 +20801,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmo salar (Allier subpopulation)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RENOSAUM 2016-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461067v1</w:t>
+                <w:t xml:space="preserve">hal-04127110v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOSAUM 2016-2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmo salar (Allier subpopulation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hoffmann Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The IUCN Red List of Threatened Species 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2305/iucn.uk.2023-1.rlts.t229537556a229549238.en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127110v3</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology and biological traits of migrating eels sampled by trapping in the Oir river (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delanoë, Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21130,103 +21130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -21248,51 +21248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche espèce Saumon atlantique (Salmo salar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21323,90 +21323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundances and biological traits of of fish sampled by electrofishing (except specific abundance indices) on the River Oir since 1988 (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delanoë Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21467,51 +21467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21677,64 +21677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre la dynamique des populations sauvages de saumon atlantique pour optimiser leur gestion. L'apport des modèles hiérarchiques Bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21795,51 +21795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité de la population naturelle de saumons atlantiques du bassin de l'Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22128,77 +22128,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking the north atlantic salmon stock assessment: a new life cycle model to evaluate salmon mixed stock status and fisheries management scenarios across the north atlantic basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ounsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22276,64 +22276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -22387,51 +22387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22488,51 +22488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22606,51 +22606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22711,103 +22711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lebot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22855,51 +22855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22973,51 +22973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23065,51 +23065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23166,51 +23166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23340,377 +23340,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Lasne</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - Fédération départementale pour la pêche et la protection des milieux aquatiques du Morbihan. 2023, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495907v1</w:t>
+                <w:t xml:space="preserve">hal-05267561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229038v1</w:t>
+                <w:t xml:space="preserve">hal-04495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrae - Fédération départementale pour la pêche et la protection des milieux aquatiques du Morbihan. 2023, 28 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267561v1</w:t>
+                <w:t xml:space="preserve">hal-04229038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENOSAUM : Rénovation de la stratégie de gestion du saumon en Bretagne Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB; INRAE; UPPA; Association Bretagne Grands Migrateurs. 2022, 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -23833,51 +23833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24126,51 +24126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24209,103 +24209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24344,51 +24344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENOSAUM. Rénovation de la stratégie de gestion du saumon en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro; UPPA. 2020, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -24404,254 +24404,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical life cycle model for Atlantic salmon stock assessment at the North Atlantic basin scale</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CES WGNAS Working Paper 2019/26, Agrocampus Ouest. 2019, 83 p</w:t>
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138869v1</w:t>
+                <w:t xml:space="preserve">hal-03886235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t>
+                <w:t xml:space="preserve">A hierarchical life cycle model for Atlantic salmon stock assessment at the North Atlantic basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CES WGNAS Working Paper 2019/26, Agrocampus Ouest. 2019, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886235v1</w:t>
+                <w:t xml:space="preserve">hal-02138869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t>
               </w:r>
@@ -24689,51 +24689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24753,185 +24753,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des mesures de gestion face au changement climatique : influence des flux migratoires entre populations. Rapport de synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2016.Volet Poissons Migrateurs 2015-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 12 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184262v1</w:t>
+                <w:t xml:space="preserve">hal-01705842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2016.Volet Poissons Migrateurs 2015-2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+                <w:t xml:space="preserve">Adaptation des mesures de gestion face au changement climatique : influence des flux migratoires entre populations. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 25 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705842v1</w:t>
+                <w:t xml:space="preserve">hal-02184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2017. Volet Poissons Migrateurs 2015-2021</w:t>
               </w:r>
@@ -24986,181 +24986,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2015.Volet Poissons Migrateurs 2015-2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+                <w:t xml:space="preserve">Développement et mise à jour du modèle de dynamique de population du saumon de l'Allier Année 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fédération du Morbihan pour la Pêche et la Protection du Milieu Aquatique. 2017, 27 p</w:t>
+              <w:t xml:space="preserve">LOGRAMI Loire Grands Migrateurs. 2017, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289540v1</w:t>
+                <w:t xml:space="preserve">hal-03888848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise à jour du modèle de dynamique de population du saumon de l'Allier Année 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Legrand</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2015.Volet Poissons Migrateurs 2015-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LOGRAMI Loire Grands Migrateurs. 2017, 122 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fédération du Morbihan pour la Pêche et la Protection du Milieu Aquatique. 2017, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888848v1</w:t>
+                <w:t xml:space="preserve">hal-02289540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2017-2018</w:t>
               </w:r>
@@ -25185,51 +25185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25258,122 +25258,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et mise à jour du modèle de dynamique de population du saumon de l'Allier. Année 2015</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] LOGRAMI Loire Grands Migrateurs. 2016, 112 p</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606290v1</w:t>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff. Synthèse 1994-2014.Volet Poissons Migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25386,297 +25429,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2016, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et mise à jour du modèle de dynamique de population du saumon de l'Allier. Année 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] LOGRAMI Loire Grands Migrateurs. 2016, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+                <w:t xml:space="preserve">hal-01606290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour et standardisation des séries chronologiques d'abondance du saumon atlantique sur les cours d'eau de l'ORE DiaPFC et la Bresle</w:t>
               </w:r>
@@ -25780,51 +25780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25975,333 +25975,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation du modèle stock-recrutement pour la conservation et la gestion des populations de saumon atlantique du Québec</w:t>
+                <w:t xml:space="preserve">Le programme français de repeuplement en civelles : bilan des trois premières années de transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Dionne</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2015, 75 p</w:t>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, 229 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603332v1</w:t>
+                <w:t xml:space="preserve">hal-02602580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme français de repeuplement en civelles : bilan des trois premières années de transferts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la recherche à la gestion : transfert d'un modèle de dynamique de population vers un opérateur de la gestion. Cas du saumon de l'Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2015, 97 p;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Charrier</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02602580v1</w:t>
+                <w:t xml:space="preserve">hal-01901353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche à la gestion : transfert d'un modèle de dynamique de population vers un opérateur de la gestion. Cas du saumon de l'Allier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Legrand</w:t>
+                <w:t xml:space="preserve">Actualisation du modèle stock-recrutement pour la conservation et la gestion des populations de saumon atlantique du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2015, 97 p;</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2015, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901353v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2013</w:t>
               </w:r>
@@ -26894,190 +26894,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de l'état de conservation des poissons migrateurs amphihalins sur la Nivelle (Aquitaine, France) : bilan des pressions anthropiques</w:t>
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2011 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Volet poissons migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mahias</w:t>
+                <w:t xml:space="preserve">A.L. Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807567v1</w:t>
+                <w:t xml:space="preserve">hal-02805427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2011 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Volet poissons migrateurs. Contrat de projet Etat-Région 2007-2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic de l'état de conservation des poissons migrateurs amphihalins sur la Nivelle (Aquitaine, France) : bilan des pressions anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mahias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Caudal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805427v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du potentiel de rétablissement de la métapopulation de saumon atlantique (Salmo salar L.) de l'île d'Anticosti (Québec)</w:t>
               </w:r>
@@ -27220,190 +27220,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. campagne 2010-2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2010 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Volet poissons migrateurs. Contrat de plan Etat-Région 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Institut National de la Recherche Agronomique (INRA); Syndicat du Bassin de la Nivelle. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807575v1</w:t>
+                <w:t xml:space="preserve">hal-02805069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2010 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Volet poissons migrateurs. Contrat de plan Etat-Région 2007-2013</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. campagne 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique (INRA); Syndicat du Bassin de la Nivelle. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805069v1</w:t>
+                <w:t xml:space="preserve">hal-02807575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2010</w:t>
               </w:r>
@@ -27505,530 +27505,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
+                <w:t xml:space="preserve">Effet du changement climatique sur les populations de poissons migrateurs d'eau froide. Le cas des populations de saumon atlantique. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] université de pau et des pays de l'adour. 2010</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques (ONEMA). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818983v1</w:t>
+                <w:t xml:space="preserve">hal-02820700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. Campagne 2009-2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2009 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Syndicat du Bassin de la Nivelle. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02820235v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2010-2011, 2011-2012 et 2014-2015 en fonction du plan de gestion français et simulation de différentes règles de répartition des captures par UGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+                <w:t xml:space="preserve">Les populations de saumons, truites de mer et grandes aloses de la Nivelle en 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaureguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ifremer. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] université de pau et des pays de l'adour. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02820601v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2009 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l'impact du barrage de Lurberria sur l'efficacité des frayères de salmonidés. Campagne 2009-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Syndicat du Bassin de la Nivelle. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02818068v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du changement climatique sur les populations de poissons migrateurs d'eau froide. Le cas des populations de saumon atlantique. Rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2010-2011, 2011-2012 et 2014-2015 en fonction du plan de gestion français et simulation de différentes règles de répartition des captures par UGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques (ONEMA). 2010</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ifremer. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02820700v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat du stock de saumon atlantique (Salmo salar) du Scorff (Bretagne sud, France) en 2008 : production de smolts, retours d'adultes, échappement, taux d'exploitation et de survie. Contrat de projet Etat-Région 2007-2013. Volet poissons migrateurs</w:t>
               </w:r>
@@ -29376,51 +29376,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and standardisation of Atlantic salmon abundance time series on DiaPFC ORE rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Servanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29939,51 +29939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53A703A0"/>
+    <w:nsid w:val="1F612AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30170,51 +30170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0493-8989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066939356" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Prevost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Arago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Germis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613874v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chaput" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14913" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02144031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Bradbury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12345" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3870-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauphin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0443" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Potter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst240" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoffmann-Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12067" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB599859BECF3C0B86C8E2A6308DC655571E3E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWLNZSD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.01.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29SQ7NCK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02902.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2S3C4Z9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVN1JSM5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Adams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boylan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKPWH6BN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00682.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7HLBCMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Augery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinkert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.09.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCVNBLN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Porcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Crozier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Schon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O Maoileidigh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcginnity" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E. Potter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gargan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Nicholson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Maxwell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nihouarn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaput" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.1994.tb00104.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VR1GDDSM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.P. Chadwick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Claytor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Nicieza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brana-Vigil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vauclin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margeridon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Planquette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1989021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B565F74D331480300F536CF92D928AC93A215287/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Payne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaput" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Germis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603881v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608807v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603781v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740443v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742526v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.R. Dauphin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793143v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738835v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. White" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Archambault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rochette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805208v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810871v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot-Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453836v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807637v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506017v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453805v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752039v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819560v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752928v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Adams" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751871v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817896v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453861v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823066v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750532v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811917v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813328v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820297v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824718v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771309v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767413v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767455v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764651v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicieza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846456v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planquette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289543v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184261v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605146v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210255v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197520v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9289-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVKGXB0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830481v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caudal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Ecologie Aquatique" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Loire-Bretagne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840421v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecologie Aquatique" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil G&#233;n&#233;ral Du Morbihan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Plouay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835980v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation R&#233;gionale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838949v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840410v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842809v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850015v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851874v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757386v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servant" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301646v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796220v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Molina" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Les-poissons-d-eau-douce-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala S&#233;on-Massin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453771v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833491v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Travade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larinier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;land" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854844v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461067v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoffmann Legrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Phillips" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/iucn.uk.2023-1.rlts.t229537556a229549238.en" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127110v3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235;, Richard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138874v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786693v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301759v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Richard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01870482v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Crozier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Whelan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Daniels" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210267v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798266v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858555v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589895v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Travade" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Croze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337713v4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ounsley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Queroue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820394v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588090v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588081v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245894v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acou Anthony" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267572v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267561v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055849v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888040v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887993v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888249v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233531v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02138869v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705842v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888286v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289540v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888848v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289539v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606290v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603354v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608451v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty Royer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603994v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603753v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dempson" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dionne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jones" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603332v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dionne" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602580v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Charrier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901353v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901352v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carlut" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargues" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901396v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794376v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Caudal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799540v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trounday" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793627v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balesta" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gjini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807753v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807567v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mahias" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805427v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Caudal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805403v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807890v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807575v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805069v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809913v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818983v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaureguy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820235v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820601v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Casamajor" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818068v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820700v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816487v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817711v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815939v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816947v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587663v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840832v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843319v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850274v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bomassi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848596v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ropars" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853513v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856909v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tous" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dintheer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delpech" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L'Homme" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858187v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854120v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935017v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812963v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837656v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785823v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Castege" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0493-8989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066939356" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Prevost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Arago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Germis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613874v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chaput" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14913" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3870-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02144031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Bradbury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauphin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115659" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Potter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst240" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoffmann-Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12067" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB599859BECF3C0B86C8E2A6308DC655571E3E1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWLNZSD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dodson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.01.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29SQ7NCK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02902.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2S3C4Z9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVN1JSM5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Adams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boylan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKPWH6BN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00682.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7HLBCMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Augery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brinkert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.09.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCVNBLN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-153" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Porcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Crozier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Schon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O Maoileidigh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcginnity" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E. Potter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gargan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Nicholson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Maxwell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crozier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nihouarn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaput" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686951v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.1994.tb00104.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VR1GDDSM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.P. Chadwick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Claytor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Nicieza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brana-Vigil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vauclin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margeridon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Planquette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1989021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B565F74D331480300F536CF92D928AC93A215287/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778503v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04778444v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Payne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaput" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Germis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278986v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594938v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603881v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608807v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210282v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603781v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740443v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.R. Dauphin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738835v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. White" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Archambault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rochette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808118v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805208v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748883v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745565v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot-Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453836v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807637v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506017v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453805v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752928v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Adams" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819560v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752039v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751871v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817896v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750532v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453861v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823066v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811917v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813328v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820297v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824718v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Porcher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771309v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767413v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767455v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764651v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicieza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846456v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planquette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289543v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184261v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605146v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210255v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197520v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9289-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVKGXB0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830481v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caudal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Ecologie Aquatique" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Loire-Bretagne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840421v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecologie Aquatique" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil G&#233;n&#233;ral Du Morbihan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Plouay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835980v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840316v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation R&#233;gionale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838949v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840410v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842809v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850015v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851874v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757386v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servant" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301646v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796220v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Molina" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Les-poissons-d-eau-douce-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796176v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala S&#233;on-Massin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453771v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833491v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Travade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croze" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larinier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;land" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854844v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127110v3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461067v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hoffmann Legrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Phillips" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/iucn.uk.2023-1.rlts.t229537556a229549238.en" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235;, Richard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138874v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786693v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301759v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Richard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01870482v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Crozier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Whelan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Daniels" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210267v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798266v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858555v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589895v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Travade" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Croze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337713v4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ounsley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Queroue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820394v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588090v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588081v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245894v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acou Anthony" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267572v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267561v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055849v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888040v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887993v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888249v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233531v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02138869v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705842v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888286v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888848v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289540v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289539v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603354v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606290v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608451v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty Royer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603994v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603753v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dempson" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dionne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jones" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602580v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Charrier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901353v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603332v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dionne" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901352v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carlut" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fargues" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901396v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794376v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Caudal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799540v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trounday" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793627v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balesta" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gjini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807753v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805427v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Caudal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807567v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mahias" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805403v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807890v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805069v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807575v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809913v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820700v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818068v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818983v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaureguy" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820235v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820601v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Casamajor" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816487v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817711v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815939v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816558v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816947v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587663v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840832v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838725v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843319v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850274v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bomassi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848596v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ropars" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853513v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856909v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tous" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dintheer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delpech" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L'Homme" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858187v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854120v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935017v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812963v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837656v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785823v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Castege" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>