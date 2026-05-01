--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -1199,256 +1199,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-tunnel effect in Al/Al2O3/Al junctions elaborated by atomic layer deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Rafael</w:t>
+                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701523v1</w:t>
+                <w:t xml:space="preserve">hal-01644827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">Piezo-tunnel effect in Al/Al2O3/Al junctions elaborated by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.184501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644827v1</w:t>
+                <w:t xml:space="preserve">hal-01701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and characterization of the irreversible transformation of electrically stressed planar Ti/TiOx /Ti junctions</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,51 +2777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,64 +3883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4241,64 +4241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4970,51 +4970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,64 +5826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6076,64 +6076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6352,51 +6352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First French-German Summer School on Noncontact Atomic Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Porquerolles, France</w:t>
@@ -6576,51 +6576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,51 +6727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2013 (European Congress &amp; Exhibition on Advanced Materials and Processes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Seville, Spain</w:t>
@@ -7063,51 +7063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Bonagiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Kumar Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Verbel Marquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando R&#250;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c03803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Kumar Nandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimul Kanti Nath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Uenuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202208477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-04832-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.2986543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roldan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09551A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2018.2865883" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giusti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5034473" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4018822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308643w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306174f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-David Patino Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Salhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.04.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Glen Elliman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vieren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ionescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568668" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC47361.2019.9083996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rojo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claeys" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2013.6675191" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grauby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-D. Patino Lopez," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rampnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Bonagiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Kumar Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Verbel Marquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando R&#250;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c03803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Kumar Nandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimul Kanti Nath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Uenuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202208477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-04832-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.2986543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roldan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09551A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2018.2865883" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giusti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5034473" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4018822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308643w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306174f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-David Patino Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Salhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.04.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Glen Elliman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vieren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ionescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568668" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC47361.2019.9083996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rojo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claeys" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2013.6675191" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grauby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-D. Patino Lopez," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rampnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>