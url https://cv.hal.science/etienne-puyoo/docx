--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1065,390 +1065,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic nanoparticle-based strain sensors elaborated by atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezo-tunnel effect in Al/Al2O3/Al junctions elaborated by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rafael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.184501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701521v1</w:t>
+                <w:t xml:space="preserve">hal-01701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddardha Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-tunnel effect in Al/Al2O3/Al junctions elaborated by atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallic nanoparticle-based strain sensors elaborated by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.123103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4978778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701523v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and characterization of the irreversible transformation of electrically stressed planar Ti/TiOx /Ti junctions</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,277 +2745,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hf(1-x)Z(x)O2 monolayers for nanosupercapacitors: a performance assessment study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Thermal Imaging of Threshold Switching Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjoy Kumar Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujan Kumar Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX RSEF Physics Biennial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Real Sociedad Española de Física, Jul 2024, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">2024 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750245v1</w:t>
+                <w:t xml:space="preserve">hal-04969610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Thermal Imaging of Threshold Switching Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hf(1-x)Z(x)O2 monolayers for nanosupercapacitors: a performance assessment study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Magagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sujan Kumar Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">XXXIX RSEF Physics Biennial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Real Sociedad Española de Física, Jul 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969610v1</w:t>
+                <w:t xml:space="preserve">hal-04750245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie thermique in situ de dispositifs à résistance différentielle négative</w:t>
               </w:r>
@@ -3870,77 +3870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD of Pt nanoparticles: towards the development of single electron transistors and flexible strain sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4116,77 +4116,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 17th International Conference on Atomic Layer Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Denver, United States</w:t>
@@ -4215,90 +4215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt nanoislands embedded in Al2O3 matrix: from ALD-based fabrication to structural to electrical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4474,90 +4474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD Platinum Nano-island SET Fabrication and Electrical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4694,90 +4694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Lithography coupled with ALD growth of Alumina and Platinum Nanoislands Towards the Fabrication of Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4970,51 +4970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5800,90 +5800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD growth of Platinum Nanoislands on Alumina for Single Electron Transistors Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6050,90 +6050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Evaporation for Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,176 +6294,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two conductive AFM probes for the local nano-oxidation of Ti thin films</w:t>
+                <w:t xml:space="preserve">Oxydation par AFM de fines couches métalliques pour la réalisation de composants mono-électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075206v1</w:t>
+                <w:t xml:space="preserve">hal-02075185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Atomic Force Microscopy towards the Development of Nano Devices by Fabricating Oxide Patterns on Titanium thin Film</w:t>
+                <w:t xml:space="preserve">Comparison of two conductive AFM probes for the local nano-oxidation of Ti thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
@@ -6477,219 +6477,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First French-German Summer School on Noncontact Atomic Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075144v1</w:t>
+                <w:t xml:space="preserve">hal-02075206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation par AFM de fines couches métalliques pour la réalisation de composants mono-électroniques</w:t>
+                <w:t xml:space="preserve">Use of Atomic Force Microscopy towards the Development of Nano Devices by Fabricating Oxide Patterns on Titanium thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">First French-German Summer School on Noncontact Atomic Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075185v1</w:t>
+                <w:t xml:space="preserve">hal-02075144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by AFM lithography of nanostructured Ti/TiOx/Ti tunnel junction</w:t>
               </w:r>
@@ -6727,51 +6727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2013 (European Congress &amp; Exhibition on Advanced Materials and Processes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Seville, Spain</w:t>
@@ -7063,51 +7063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Bonagiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Kumar Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Verbel Marquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando R&#250;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c03803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Kumar Nandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimul Kanti Nath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Uenuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202208477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-04832-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.2986543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roldan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09551A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2018.2865883" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giusti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5034473" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4018822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308643w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306174f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-David Patino Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Salhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.04.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Glen Elliman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vieren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ionescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568668" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC47361.2019.9083996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rojo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claeys" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2013.6675191" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grauby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-D. Patino Lopez," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rampnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Bonagiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Kumar Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Verbel Marquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando R&#250;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c03803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Kumar Nandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimul Kanti Nath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c06870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Uenuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202208477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-04832-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.2986543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roldan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09551A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2018.2865883" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giusti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5034473" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dilhaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4018822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308643w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306174f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-David Patino Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Salhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.04.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Glen Elliman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vieren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ionescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568668" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC47361.2019.9083996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getenet Tesega Ayele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066642" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rojo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claeys" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2013.6675191" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grauby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-D. Patino Lopez," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rampnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>