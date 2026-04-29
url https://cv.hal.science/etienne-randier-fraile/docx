--- v0 (2026-04-07)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Randier Fraile </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-randier-fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-9964-8742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d'un master en architecture (2015) et de la HMONP de l'ENSA de Grenoble (2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte salarié au sein d’agences d’architecture, de paysage et d’urbanisme tel que Axe-Saône architecture+paysage et Frys associés puis architecte indépendant depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en architecture (2025), Unité de Recherche AE&CC, Université Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche à l'Observatoire de la Culture Suburbaine (OCS) à l'ENSA Paris-Est, Université Gustave Eiffel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos recherches portent sur la reconnaissance de cultures de l'habiter marginalisées, des territoires dans lesquels se mêlent les inégalités spatiales, les transformations urbaines et les conséquences du changement climatique : les marges. Nous nous intéressons particulièrement aux rôles des outils de l'architecte pour les lire et les explorer de façon à les placer au centre des intérêts du projet d'architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges, territoires de l’architecture. Matérialisation de qualités d’habitabilités à la plage du Cerro Montevideo (Uruguay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le Sacra Parkway. Des images aux représentations de la réalité et du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'atmosphère et la mer : habiter les pointes rocheuses de l'Ouest de Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Produire, habiter et politiser les espaces délaissés. Une approche environnementale, du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges, territoires de projet. L'habitat en situation d'incertitude à Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du laboratoire OCS, 2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire OCS, ENSA Paris-Est, Apr 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los márgenes habitados de la playa del Cerro Montevideo: explorar y representar transformaciones ante la incertidumbre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taller de discusión interdisciplinar sobre justicia espacial en Uruguay y América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Ciencias Sociales de la Universidad de la República de Montevideo, Grupo de Estudios Interdisciplinarios sobre Justicia Espacial en Uruguay y América Latina (GEIJEUAL), Nov 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges littorales, figurer les cohabitations incertaines de Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELLAM - Revue Amerika, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le projet par les marges : l'habitabilité en contexte d'incertitudes par l'exploration de la métropole de Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Saint-Etienne, May 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire le littoral métropolitain de Montevideo (Uruguay) par ses marges : comment inclure les incertitudes dans le processus de projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la transition climatique dans les espaces tropicaux : pratiques architecturales, urbanistiques et paysagères innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École d'architecture de La Réunion, Nov 2022, Le Port (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marge, un territoire de projet en situation d’incertitudes : précisions sur les qualités physiques et matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en urbanisme de l'APERAU internationale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, IATU Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactualisation du récit de l'habitabilité pour un imaginaire inclusif de l'incertitude par les fragilités : Montevideo et Grand Genève en vis-à-vis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHT 2021 : Urbanimaginary. Mégalopoles, métropoles, villes à la campagne, villes décroissantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Saint-Etienne, Oct 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los márgenes de Montevideo (Uruguay), territorios de recursos para el proyecto en situación de incertidumbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Architecture, acteurs locaux et ressources territoriales France-Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAterre, Nov 2021, Grenoble, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges : territoires multiples de l’architecture. Vers des habitabilités en situation d’incertitudes à Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges en situation d'incertitudes, représenter le littoral de Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impermanences & marges : pensées environnementales pour le projet face aux incertitudes et aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sixièmes rencontres doctorales nationales en architecture et paysage, "L'architecture en recherche : héritages et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire le territoire métropolitain de Montevideo par ses marges : comment inclure les situations d’incertitudes dans le processus projectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Esperou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la transition climatique dans les espaces tropicaux : pratiques architecturales, urbanistiques et paysagères innovantes. Actes du colloque 9.10.11 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-491253-15-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactualisation du récit de l'habitabilité pour un imaginaire inclusif des incertitudes et des fragilités : les marges de Montevideo et la consultation internationale du Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin Dayde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauusp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalopoles, métropoles, villes à la campagne, villes décroissantes : quels imaginaires pour la ville de demain ? Actes du 4ème colloque international imaginaire : construire et habiter la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-65-89514-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges et marginalités : des questions spatiales vitales en période d’incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges : territoires d'exploration du projet. L'habitat en situation d'incertitude par Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes (UGA), 2025. Français. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05140783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Randier Fraile </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-randier-fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-9964-8742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d'un master en architecture (2015) et de la HMONP de l'ENSA de Grenoble (2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte salarié au sein d’agences d’architecture, de paysage et d’urbanisme tel que Axe-Saône architecture+paysage et Frys associés puis architecte indépendant depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en architecture (2025), Unité de Recherche AE&CC, Université Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche à l'Observatoire de la Culture Suburbaine (OCS) à l'ENSA Paris-Est, Université Gustave Eiffel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos recherches portent sur la reconnaissance de cultures de l'habiter marginalisées, des territoires dans lesquels se mêlent les inégalités spatiales, les transformations urbaines et les conséquences du changement climatique : les marges. Nous nous intéressons particulièrement aux rôles des outils de l'architecte pour les lire et les explorer de façon à les placer au centre des intérêts du projet d'architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges, territoires de l’architecture. Matérialisation de qualités d’habitabilités à la plage du Cerro Montevideo (Uruguay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le Sacra Parkway. Des images aux représentations de la réalité et du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges, territoires de projet. L'habitat en situation d'incertitude à Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du laboratoire OCS, 2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire OCS, ENSA Paris-Est, Apr 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'atmosphère et la mer : habiter les pointes rocheuses de l'Ouest de Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Produire, habiter et politiser les espaces délaissés. Une approche environnementale, du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jun 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los márgenes habitados de la playa del Cerro Montevideo: explorar y representar transformaciones ante la incertidumbre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taller de discusión interdisciplinar sobre justicia espacial en Uruguay y América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Ciencias Sociales de la Universidad de la República de Montevideo, Grupo de Estudios Interdisciplinarios sobre Justicia Espacial en Uruguay y América Latina (GEIJEUAL), Nov 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges littorales, figurer les cohabitations incertaines de Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et périphéries dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELLAM - Revue Amerika, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le projet par les marges : l'habitabilité en contexte d'incertitudes par l'exploration de la métropole de Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Saint-Etienne, May 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire le littoral métropolitain de Montevideo (Uruguay) par ses marges : comment inclure les incertitudes dans le processus de projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la transition climatique dans les espaces tropicaux : pratiques architecturales, urbanistiques et paysagères innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École d'architecture de La Réunion, Nov 2022, Le Port (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marge, un territoire de projet en situation d’incertitudes : précisions sur les qualités physiques et matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales en urbanisme de l'APERAU internationale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, IATU Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los márgenes de Montevideo (Uruguay), territorios de recursos para el proyecto en situación de incertidumbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Architecture, acteurs locaux et ressources territoriales France-Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAterre, Nov 2021, Grenoble, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactualisation du récit de l'habitabilité pour un imaginaire inclusif de l'incertitude par les fragilités : Montevideo et Grand Genève en vis-à-vis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHT 2021 : Urbanimaginary. Mégalopoles, métropoles, villes à la campagne, villes décroissantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Saint-Etienne, Oct 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges : territoires multiples de l’architecture. Vers des habitabilités en situation d’incertitudes à Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges en situation d'incertitudes, représenter le littoral de Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impermanences & marges : pensées environnementales pour le projet face aux incertitudes et aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sixièmes rencontres doctorales nationales en architecture et paysage, "L'architecture en recherche : héritages et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire le territoire métropolitain de Montevideo par ses marges : comment inclure les situations d’incertitudes dans le processus projectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Esperou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la transition climatique dans les espaces tropicaux : pratiques architecturales, urbanistiques et paysagères innovantes. Actes du colloque 9.10.11 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-491253-15-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réactualisation du récit de l'habitabilité pour un imaginaire inclusif des incertitudes et des fragilités : les marges de Montevideo et la consultation internationale du Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Martin Dayde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauusp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalopoles, métropoles, villes à la campagne, villes décroissantes : quels imaginaires pour la ville de demain ? Actes du 4ème colloque international imaginaire : construire et habiter la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-65-89514-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges et marginalités : des questions spatiales vitales en période d’incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges : territoires d'exploration du projet. L'habitat en situation d'incertitude par Montevideo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Randier Fraile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Grenoble Alpes (UGA), 2025. Français. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05140783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="047461FD"/>
+    <w:nsid w:val="69030491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-randier-fraile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9964-8742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Randier Fraile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q841VJ7N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Randier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Randier Fraile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caroff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin Dayde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05140783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-randier-fraile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9964-8742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Randier Fraile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12229" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q841VJ7N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Randier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064382v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Randier Fraile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caroff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin Dayde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05140783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>