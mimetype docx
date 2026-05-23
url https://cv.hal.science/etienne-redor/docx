--- v0 (2026-04-02)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Redor </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do investors react to the appointment of board observers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blomkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance: The International Journal of Business in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (2), pp.282-308. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CG-04-2024-0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effectiveness of Gender Quotas: Insights From Shareholder Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Blomkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Liljeblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Löflund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance: An International Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.1325-1349. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/corg.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Connections and Shareholder Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blomkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liljeblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Löflund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board Turnover, Director Characteristics and Audit Fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Exchange Mergers and Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Darné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (7), pp.576-589. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2015.1083090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market reaction to Audit Committee director departures: Evidence from the post-SOX period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1267-1274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the existence of a critical mass of women on boards: A discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Zopounidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does board diversity matter? Evidence from the market reaction to directors’ departures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.1434-1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women are from Venus, Men are from Mars: But Do the Financial Markets Know It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.589-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de méthodes de paiement contingentes dans les opérations de fusion-acquisition : une solution aux problèmes d'asymétrie informationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,   (97), pp.295-307. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecofi.2010.5406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parachutes dorés sont-ils (vraiment) contraires à l'éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,   (298), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hume.298.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcelor-Mittal : l'acier en fusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,   (2), pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of payment method choice in cross-border acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de défense anti-acquisition profitent-ils vraiment aux actionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009,   (198-199), pp.259-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs influençant les gains des actionnaires : De la cible et de l'initiatrice lors des opérations de fusion-acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008,   (96), pp.64-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur les théories expliquant le choix de la méthode de paiement dans le cadre d'une opération de fusion acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007,   (88), pp.46-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les parachutes dorés sont-ils conciliables avec l'intérêt des actionnaires ? Les raisons d'être d'une non-réforme fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007,   (404), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of non public firms in Europe: bidders' returns, payment methods and stock market evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Conference of the Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Returns of M&As in Chinese Financial Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjie Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Finance Working Group/M&amp;A Research Centre Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Non Public Firms in Europe: Bidders' Returns, Payment Methods and Stock Market Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the payment method choice in cross border acquisitions: The US case (1990-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of the Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of non public firms in Europe: Bidders' returns, payment methods and stock market evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Australasian Finance and Banking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the payment method choice in cross border acquisitions: The US case (1990-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EIBA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the payment methods in M&A deals: the BNP Paribas case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parachutes dorés sont-ils (vraiment) contraire à l'éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Gouvernance d'Entreprise (CIG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the payment methods in M&A deals: The BNP Paribas case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Meeting of the EURO Working Group on Financial Modelling (EWGFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the payment method choice in cross border acquisitions: The US case (1990-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Gouvernance d'Entreprise (CIG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-bid takeover defence process target shareholders's support market reactions during the Mittal Steel's bid for Arcelor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-bid takeover defence process, target shareholder's support and market reactions during the Mittal Steel's bid for Arcelor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EWGFM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de warrants dans les opérations de fusion-acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Gouvernance d'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of warrants in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Journées jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of warrants in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFI 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de défense active, soutien de l'actionnariat et réactions boursières : le cas de Mittal Arcelor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale de Gouvernance d'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the choice of the payment method in cross-border mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EIBA annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment methods in mergers and acquisitions: A survey of the models of informational asymmetries and taxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM, VIIIth World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 2014, 978-2717867176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises : questions de cours, QCM et exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.240, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et private equity engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Mougenot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout savoir sur le capital investissement : Capital-risque, capital-développement, LBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.439-456, 2014, 978-2297004916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of warrants in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kose, John &amp; Anil K. Makhija. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Emerald Group Publishing Limited, pp.65-86, 2011, Advances in Financial Economics, 978-0-85724-915-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1569-3732(2011)0000014006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les erreurs financières des dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Christine Noël, Bernard Gumb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi les managers se trompent-ils ? De quelques illusions et erreurs tenaces en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino Editeur, pp.229-248, 2009,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Exchange Mergers and Market Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Darné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Redor </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do investors react to the appointment of board observers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blomkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance: The International Journal of Business in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (2), pp.282-308. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CG-04-2024-0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effectiveness of Gender Quotas: Insights From Shareholder Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Blomkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Liljeblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Löflund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance: An International Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (6), pp.1325-1349. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/corg.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Connections and Shareholder Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blomkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liljeblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Löflund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board Turnover, Director Characteristics and Audit Fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market reaction to Audit Committee director departures: Evidence from the post-SOX period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.1267-1274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Exchange Mergers and Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Darné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (7), pp.576-589. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2015.1083090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does board diversity matter? Evidence from the market reaction to directors’ departures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.1434-1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the existence of a critical mass of women on boards: A discriminant analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Zopounidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women are from Venus, Men are from Mars: But Do the Financial Markets Know It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.589-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of payment method choice in cross-border acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parachutes dorés sont-ils (vraiment) contraires à l'éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,   (298), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hume.298.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de méthodes de paiement contingentes dans les opérations de fusion-acquisition : une solution aux problèmes d'asymétrie informationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,   (97), pp.295-307. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecofi.2010.5406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcelor-Mittal : l'acier en fusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010,   (2), pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de défense anti-acquisition profitent-ils vraiment aux actionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009,   (198-199), pp.259-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs influençant les gains des actionnaires : De la cible et de l'initiatrice lors des opérations de fusion-acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008,   (96), pp.64-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi les parachutes dorés sont-ils conciliables avec l'intérêt des actionnaires ? Les raisons d'être d'une non-réforme fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007,   (404), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur les théories expliquant le choix de la méthode de paiement dans le cadre d'une opération de fusion acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007,   (88), pp.46-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of non public firms in Europe: bidders' returns, payment methods and stock market evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Conference of the Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Returns of M&As in Chinese Financial Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjie Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiamin Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Finance Working Group/M&amp;A Research Centre Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Non Public Firms in Europe: Bidders' Returns, Payment Methods and Stock Market Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of non public firms in Europe: Bidders' returns, payment methods and stock market evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Australasian Finance and Banking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the payment method choice in cross border acquisitions: The US case (1990-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of the Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the payment methods in M&A deals: The BNP Paribas case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Meeting of the EURO Working Group on Financial Modelling (EWGFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the payment method choice in cross border acquisitions: The US case (1990-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Gouvernance d'Entreprise (CIG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parachutes dorés sont-ils (vraiment) contraire à l'éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Gouvernance d'Entreprise (CIG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the payment methods in M&A deals: the BNP Paribas case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the payment method choice in cross border acquisitions: The US case (1990-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EIBA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-bid takeover defence process target shareholders's support market reactions during the Mittal Steel's bid for Arcelor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-bid takeover defence process, target shareholder's support and market reactions during the Mittal Steel's bid for Arcelor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EWGFM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de warrants dans les opérations de fusion-acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Gouvernance d'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of warrants in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Journées jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of warrants in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFI 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de défense active, soutien de l'actionnariat et réactions boursières : le cas de Mittal Arcelor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale de Gouvernance d'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the choice of the payment method in cross-border mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EIBA annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment methods in mergers and acquisitions: A survey of the models of informational asymmetries and taxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM, VIIIth World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 2014, 978-2717867176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises : questions de cours, QCM et exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.240, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et private equity engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Mougenot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout savoir sur le capital investissement : Capital-risque, capital-développement, LBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.439-456, 2014, 978-2297004916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of warrants in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kose, John &amp; Anil K. Makhija. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Emerald Group Publishing Limited, pp.65-86, 2011, Advances in Financial Economics, 978-0-85724-915-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1569-3732(2011)0000014006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les erreurs financières des dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Christine Noël, Bernard Gumb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi les managers se trompent-ils ? De quelques illusions et erreurs tenaces en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino Editeur, pp.229-248, 2009,  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Exchange Mergers and Market Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Darné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Redor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blomkvist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-04-2024-0217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-05366293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Blomkvist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Liljeblom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders L&#246;flund" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Redor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/corg.12650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662505v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liljeblom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#246;flund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12760" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01624979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H. Kim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1083090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01343678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01188269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00977037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2010.5406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.298.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aboudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01133712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1569-3732(2011)0000014006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blomkvist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-04-2024-0217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-05366293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Blomkvist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Liljeblom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders L&#246;flund" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Redor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/corg.12650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662505v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liljeblom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#246;flund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12760" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01624979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01343678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H. Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1083090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01188269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00977037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00796939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.298.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2010.5406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aboudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01133712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1569-3732(2011)0000014006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>