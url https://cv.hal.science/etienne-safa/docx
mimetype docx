--- v0 (2026-03-03)
+++ v1 (2026-04-02)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="939EA1CF"/>
+    <w:nsid w:val="62C5CE23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE8E3D97"/>
+    <w:nsid w:val="5FF0894B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DC9FEC8"/>
+    <w:nsid w:val="201A1995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B413FD9"/>
+    <w:nsid w:val="B4E59855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B040DF00"/>
+    <w:nsid w:val="6D5DAA58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="01CF0475"/>
+    <w:nsid w:val="0898D378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0994059D"/>
+    <w:nsid w:val="05D65803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="506EBC2B"/>
+    <w:nsid w:val="EDEF1EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7159CB1D"/>
+    <w:nsid w:val="3164E36B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0744FA8C"/>
+    <w:nsid w:val="A7258D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="86899B87"/>
+    <w:nsid w:val="2E1A33E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>