--- v1 (2026-04-02)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Safa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences techniques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédaction & présentation bilingue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Étude, rapports et communications anglais/français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conception, gestion, automatisation, ontologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration et photographie scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement informatique appliqué à la recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Automatisation des procédés d’édition et de gestion des données, informatique appliquée à la gestion de projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la communication</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Science, vulgarisation grand public, data, documentation technique & pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences transversales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pilotage de projets & planification</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Normalisation des process, structuration méthodes et frameworks logiciels pour la gestion de l’information et des projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de groupes de travail</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et animation d’équipes, réunions, échanges, comptes-rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche, veille et analyse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Étude méthodologique, identification des besoins et des critères d’évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de formation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Méthode scientifique, gestion de projets, communication professionnelle, outils informatiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Freelance 2020 - aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dir. de l’Économie Conseil Régional BFC</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Data Manager (saisie et audit de données)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éveha (archéologie préventive)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargé d’étude (expertise et rapport illustré)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Destination Cœur de Ville (tiers-lieu)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Consultant projet, comm’ & planification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dijon Archéo Tour (tourisme)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Consultant projet & communication</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en Archéologie (doctorat contracuel) 2014 - 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne-Franche-Comté (Dijon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ontologie & conception de base de données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Illustration et photographie scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Groupes de travail & communications à l’international (Chypre, Brésil, Portugal, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de formations niveau Licence – Master</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant 2018 - 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée des Métiers François Mitterrand (Château-Chinon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets pluridisciplinaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Groupes de travail d’innovation pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bénévolat</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président d’Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ARMATURA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(société d’étude)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Août 2020 -- Aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ergodis (bépo)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2021 -- Aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vulgarisateur scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérimentarium</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(rencontres chercheur/gd. public)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 -- 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animusic & Archaeoacoustics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">groupes de travail universitaires internationnaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016 -- 2017</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Logiciels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microsoft Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suites libres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trello</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teams</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TeamViewer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition & rédaction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microsoft VS Code</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Neovim</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Github</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation & Data</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bash</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Python</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SQL/SQLite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en page & publishing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LaTeX2e (académique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HTML 5 (web)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">InDesign (print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication graphique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adobe Illustrator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adobe Photoshop</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d’archéologie (UBFC) 2014-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et conception de méthodes et d’outils</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">informatiques pour l’étude de mobilier spécialisé</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">à partir de leurs caractéristiques artisanales.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence - Master (UBFC) 2009-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Art & Archéologie (Major)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Beaux Arts 2005-2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Versailles / ESBA - Le Mans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and handcrafting processes applied to sound-studies of archaeological bone flutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Talma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.184-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans-chercheurs -- Récit d'une expérience d'apprentissage en lutherie des flûtes populaires et de ses implications dans la recherche archéomusicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Talma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flûte, de la Préhistoire au Moyen Âge 5èmes Rencontres de Lutherie et Musiques Médiévales à largentière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Largentière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handcrafting in archaeomusicological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Making : Handcraft of Musical Instruments in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sibylle Emerit; Sylvain Perrot; Alexandre Vincent, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur l'utilisation des copies de flûtes archéologiques en os -- Enquête méthodologique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flûte, de la Préhistoire au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Langentière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Poules gallo-romaines&amp;quot; : Anecdote instrumentale et sociale d'une ancienne collection du Musée d'Archéologie Nationale de St-Germain-en-Laye (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Clouzot et Corinne Beck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oiseaux chanteurs : Sciences, pratiques sociales et représentations dans les sociétés et le temps long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.207-223, 2014, 978-2-36441-103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonneuil-en-France (95), Aéroport du Bourget, zone nord-ouest. Un village du haut Moyen Âge, une petite exploitation agricole gallo-romaine, une nécropole de la Tène B2-C1 et quelques vestiges protohistoriques diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ben Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas-Aloïs Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'opération archéologique (fouille préventive), Eveha - Etudes et valorisations archéologiques (Limoges); Service régional d'archéologie d'Île-de-France. 2022, pp.Volume 1 (537), volume 2 (462), volume 3 (436), volume 4 (446), volume 5 (616), volume 6 (623), volume 7 (805), volume 8 (803)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId23"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne Safa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences techniques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédaction & présentation bilingue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Étude, rapports et communications anglais/français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conception, gestion, automatisation, ontologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration et photographie scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement informatique appliqué à la recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Automatisation des procédés d’édition et de gestion des données, informatique appliquée à la gestion de projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de la communication</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Science, vulgarisation grand public, data, documentation technique & pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences transversales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pilotage de projets & planification</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Normalisation des process, structuration méthodes et frameworks logiciels pour la gestion de l’information et des projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de groupes de travail</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et animation d’équipes, réunions, échanges, comptes-rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche, veille et analyse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Étude méthodologique, identification des besoins et des critères d’évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie de formation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Méthode scientifique, gestion de projets, communication professionnelle, outils informatiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Freelance 2020 - aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dir. de l’Économie Conseil Régional BFC</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Data Manager (saisie et audit de données)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éveha (archéologie préventive)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargé d’étude (expertise et rapport illustré)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Destination Cœur de Ville (tiers-lieu)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Consultant projet, comm’ & planification</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dijon Archéo Tour (tourisme)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Consultant projet & communication</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en Archéologie (doctorat contracuel) 2014 - 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne-Franche-Comté (Dijon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ontologie & conception de base de données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Illustration et photographie scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Groupes de travail & communications à l’international (Chypre, Brésil, Portugal, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de formations niveau Licence – Master</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant 2018 - 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée des Métiers François Mitterrand (Château-Chinon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination de projets pluridisciplinaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Groupes de travail d’innovation pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bénévolat</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président d’Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ARMATURA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(société d’étude)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Août 2020 -- Aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ergodis (bépo)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Novembre 2021 -- Aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vulgarisateur scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérimentarium</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(rencontres chercheur/gd. public)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 -- 2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animusic & Archaeoacoustics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">groupes de travail universitaires internationnaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016 -- 2017</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Logiciels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microsoft Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suites libres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trello</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teams</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TeamViewer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition & rédaction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microsoft VS Code</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Neovim</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Github</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation & Data</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bash</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Python</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SQL/SQLite</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en page & publishing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LaTeX2e (académique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HTML 5 (web)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">InDesign (print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication graphique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adobe Illustrator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adobe Photoshop</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse d’archéologie (UBFC) 2014-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et conception de méthodes et d’outils</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">informatiques pour l’étude de mobilier spécialisé</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">à partir de leurs caractéristiques artisanales.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence - Master (UBFC) 2009-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Art & Archéologie (Major)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Beaux Arts 2005-2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Versailles / ESBA - Le Mans</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and handcrafting processes applied to sound-studies of archaeological bone flutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandrille Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Talma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.184-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handcrafting in archaeomusicological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Making : Handcraft of Musical Instruments in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sibylle Emerit; Sylvain Perrot; Alexandre Vincent, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisans-chercheurs -- Récit d'une expérience d'apprentissage en lutherie des flûtes populaires et de ses implications dans la recherche archéomusicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Talma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flûte, de la Préhistoire au Moyen Âge 5èmes Rencontres de Lutherie et Musiques Médiévales à largentière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Largentière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur l'utilisation des copies de flûtes archéologiques en os -- Enquête méthodologique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flûte, de la Préhistoire au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Langentière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Poules gallo-romaines&amp;quot; : Anecdote instrumentale et sociale d'une ancienne collection du Musée d'Archéologie Nationale de St-Germain-en-Laye (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Safa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Clouzot et Corinne Beck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oiseaux chanteurs : Sciences, pratiques sociales et représentations dans les sociétés et le temps long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.207-223, 2014, 978-2-36441-103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonneuil-en-France (95), Aéroport du Bourget, zone nord-ouest. Un village du haut Moyen Âge, une petite exploitation agricole gallo-romaine, une nécropole de la Tène B2-C1 et quelques vestiges protohistoriques diachroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ben Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas-Aloïs Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'opération archéologique (fouille préventive), Eveha - Etudes et valorisations archéologiques (Limoges); Service régional d'archéologie d'Île-de-France. 2022, pp.Volume 1 (537), volume 2 (462), volume 3 (436), volume 4 (446), volume 5 (616), volume 6 (623), volume 7 (805), volume 8 (803)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId23"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62C5CE23"/>
+    <w:nsid w:val="9DEF3CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FF0894B"/>
+    <w:nsid w:val="49BF4CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="201A1995"/>
+    <w:nsid w:val="E7A018A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B4E59855"/>
+    <w:nsid w:val="E70D7B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D5DAA58"/>
+    <w:nsid w:val="7A468DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0898D378"/>
+    <w:nsid w:val="6E12B4E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="05D65803"/>
+    <w:nsid w:val="B4378CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EDEF1EEC"/>
+    <w:nsid w:val="70856EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3164E36B"/>
+    <w:nsid w:val="1BDB72D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A7258D7E"/>
+    <w:nsid w:val="A7DE28A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2E1A33E1"/>
+    <w:nsid w:val="5A34CE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1847,51 +1847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Alo&#239;s G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vandecasteele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Alo&#239;s G&#233;rardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vandecasteele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>