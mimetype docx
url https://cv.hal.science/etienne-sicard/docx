--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -545,204 +545,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'outils de mesures de la qualité de la voix dans le logiciel VOCALAB</w:t>
+                <w:t xml:space="preserve">Implémentation dans VOCALAB d'indicateurs objectifs de la qualité de la voix dans le cadre de l'évaluation de la voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113, pp. 63-80</w:t>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977731v1</w:t>
+                <w:t xml:space="preserve">hal-00836912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation dans VOCALAB d'indicateurs objectifs de la qualité de la voix dans le cadre de l'évaluation de la voix</w:t>
+                <w:t xml:space="preserve">Développement et validation d'outils de mesures de la qualité de la voix dans le logiciel VOCALAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 254, pp.23-27</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp. 63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836912v1</w:t>
+                <w:t xml:space="preserve">hal-00977731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing accuracy of low-dropout regulator susceptibility extraction with on-chip sensors</w:t>
               </w:r>
@@ -892,51 +892,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.98 - 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1297,303 +1297,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ferromagnetic Material on the Reduction of Parasitic Emission in Near Field</w:t>
+                <w:t xml:space="preserve">Comparison among emission and susceptibility reduction techniques for electromagnetic interference in digital integrated circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bouhouch</w:t>
+                <w:t xml:space="preserve">Ali Alaeldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sicard</w:t>
+                <w:t xml:space="preserve">Nicolas Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fadel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 371 (1), pp.133-138. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (12), pp.1728-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150190802397791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2008.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523683v1</w:t>
+                <w:t xml:space="preserve">hal-00537773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison among emission and susceptibility reduction techniques for electromagnetic interference in digital integrated circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Ferromagnetic Material on the Reduction of Parasitic Emission in Near Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lacrampe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Perdriau</w:t>
+                <w:t xml:space="preserve">L. Bouhouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Caignet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2008.02.022⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 371 (1), pp.133-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150190802397791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00537773v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Electromagnetic Emission of a Microcontroller Using a Single Model</w:t>
               </w:r>
@@ -1707,256 +1707,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electromagnetic susceptibility of integrated circuits using near-field scan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boyer</w:t>
+                <w:t xml:space="preserve">Characterization of the Electromagnetic Susceptibility of Integrated Circuits using a Near Field Scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (1), pp.15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 43 (1), pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523686v1</w:t>
+                <w:t xml:space="preserve">hal-00669747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Electromagnetic Susceptibility of Integrated Circuits using a Near Field Scan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+                <w:t xml:space="preserve">Characterisation of electromagnetic susceptibility of integrated circuits using near-field scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (1), pp.15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 43 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20073130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669747v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of signal integrity in deep-submicrometer CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,1529 +2008,1503 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de cellules nano-CMOS -Perspectives à dix ans</w:t>
+                <w:t xml:space="preserve">MADLEN, logiciel d'auto-entraînement de la voix et de la parole à la maison -Exemples de suivis de dysarthries Parkinsoniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Pédagogiques - JPCNFM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Toulouse, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres du RésO-MAP – sensibiliser, se former, échanger ; Orthophonie et maladie de Parkinson / syndromes apparentés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NEUROFORMATIONS SAS, Mar 2026, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502940v1</w:t>
+                <w:t xml:space="preserve">hal-05568108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux outils d'analyse de la qualité de la voix : bilan de 15 années de recherches dans le cadre de l'ERU 15 du LURCO-UNADREO</w:t>
+                <w:t xml:space="preserve">Conception de cellules nano-CMOS -Perspectives à dix ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Borel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28é Congrès scientifique international de la Fédération Nationale des Orthophonistes (FNO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Pédagogiques - JPCNFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Toulouse, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196106v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCALAB : UN LOGICIEL CONVIVIAL POUR L'ANALYSE ET LA PRISE EN CHARGE ORTHOPHONIQUE DE LA VOIX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Ruffle</w:t>
+                <w:t xml:space="preserve">Nouveaux outils d'analyse de la qualité de la voix : bilan de 15 années de recherches dans le cadre de l'ERU 15 du LURCO-UNADREO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Choice for Voice: Crossing boundaries in voice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, London, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">28é Congrès scientifique international de la Fédération Nationale des Orthophonistes (FNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670644v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCALAB: A USER-FRIENDLY SOFTWARE FOR VOICE ANALYSIS AND THERAPY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Ruffle</w:t>
+                <w:t xml:space="preserve">VOCALAB : UN LOGICIEL CONVIVIAL POUR L'ANALYSE ET LA PRISE EN CHARGE ORTHOPHONIQUE DE LA VOIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ruffle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Choice for Voice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, London (on line), United Kingdom</w:t>
+              <w:t xml:space="preserve">Choice for Voice: Crossing boundaries in voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353490v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIADOLAB: bilan court et objectif de la dysarthrie dans le cadre de la prise en charge orthophonique</w:t>
+                <w:t xml:space="preserve">VOCALAB: A USER-FRIENDLY SOFTWARE FOR VOICE ANALYSIS AND THERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ruffle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de Neurologie en Langue Française (JNLF 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Choice for Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, London (on line), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396136v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Technological Trends and Electromagnetic Compatibility of Integrated Circuits</w:t>
+                <w:t xml:space="preserve">DIADOLAB: bilan court et objectif de la dysarthrie dans le cadre de la prise en charge orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Compo 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Haining, China</w:t>
+              <w:t xml:space="preserve">Journées nationales de Neurologie en Langue Française (JNLF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403882v1</w:t>
+                <w:t xml:space="preserve">hal-02396136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support à l’enseignement et la recherche en voix et parole pathologiques à l’aide des logiciels VOCALAB et DIADOLAB</w:t>
+                <w:t xml:space="preserve">Impact of Technological Trends and Electromagnetic Compatibility of Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Inter-universitaire du collège des centres de formation universitaires en orthophonie (CCFUO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">EMC Compo 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Haining, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096594v1</w:t>
+                <w:t xml:space="preserve">hal-02403882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Trends and Electromagnetic Compatibility of Integrated Circuits</w:t>
+                <w:t xml:space="preserve">Support à l’enseignement et la recherche en voix et parole pathologiques à l’aide des logiciels VOCALAB et DIADOLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC COMPO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Haining, China</w:t>
+              <w:t xml:space="preserve">Congrès Inter-universitaire du collège des centres de formation universitaires en orthophonie (CCFUO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321017v1</w:t>
+                <w:t xml:space="preserve">hal-02096594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse acoustique des voix d'enfants de 5 ans : Proposition de valeurs de référence pour les logiciels PRAAT et VOCALAB</w:t>
+                <w:t xml:space="preserve">Technology Trends and Electromagnetic Compatibility of Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">EMC COMPO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Haining, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434863v1</w:t>
+                <w:t xml:space="preserve">hal-02321017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microprocessor Design with a Direct Bluetooth Connection in 45 nm Technology Using Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
+                <w:t xml:space="preserve">Luis Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 10th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.105-108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LASCAS.2019.8667540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'évaluation objective de la phonologie, de la fluence et de la prosodie - Vers un bilan rapide à destination des orthophonistes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse acoustique des voix d'enfants de 5 ans : Proposition de valeurs de référence pour les logiciels PRAAT et VOCALAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Phonérique Clinique (JPC 2019)</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127039v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d'évaluation objective de la phonologie, de la fluence et de la prosodie - Vers un bilan rapide à destination des orthophonistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Phonérique Clinique (JPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770168v1</w:t>
+                <w:t xml:space="preserve">hal-02127039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la voix avant/après suivi orthophonique - à propos de la méthodologie d'évaluation et de la fiabilité des mesures chiffrées (XVIIes Rencontres internationales d'orthophonie, 2017)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Rencontres internationales d'orthophonie 2017 : Efficacité des thérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNADRÉO : société savante de recherche en orthophonie, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131876v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de paramètres acoustiques des voix de patients traités pour un cancer ORL dans le cadre du projet C2SI</w:t>
+                <w:t xml:space="preserve">Evaluation de la voix avant/après suivi orthophonique - à propos de la méthodologie d'évaluation et de la fiabilité des mesures chiffrées (XVIIes Rencontres internationales d'orthophonie, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Woisard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Barbera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie UMR 7018, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIèmes Rencontres internationales d'orthophonie 2017 : Efficacité des thérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNADRÉO : société savante de recherche en orthophonie, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510418v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice and Speech therapy using VOCALAB - From research to practice</w:t>
+                <w:t xml:space="preserve">Etude de paramètres acoustiques des voix de patients traités pour un cancer ORL dans le cadre du projet C2SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Interdisciplinary Voice Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Madrid, Spain. pp.0</w:t>
+              <w:t xml:space="preserve">7èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie UMR 7018, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658839v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la visualisation de la position et du mouvement des articulateurs pour améliorer l’intelligibilité : Plate-forme Diadolab</w:t>
               </w:r>
@@ -3605,976 +3579,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Universal Exchange Format for Integrated Circuit Emission Model – Conducted Emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voice and Speech therapy using VOCALAB - From research to practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 6p</w:t>
+              <w:t xml:space="preserve">1st International Interdisciplinary Voice Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Madrid, Spain. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225367v1</w:t>
+                <w:t xml:space="preserve">hal-03658839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMC performance analysis of a Processor/Memory System using PCB and Package-On-Package</w:t>
+                <w:t xml:space="preserve">EMC modeling of Integrated Circuits using IC-EMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 6p</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225364v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMC modeling of Integrated Circuits using IC-EMC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a Universal Exchange Format for Integrated Circuit Emission Model – Conducted Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Ramanujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 2p</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225370v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Engineers Skills in EMC of Integrated Circuits</w:t>
+                <w:t xml:space="preserve">EMC performance analysis of a Processor/Memory System using PCB and Package-On-Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Fernandez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Electromagnetic Compatibility of Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dubrovnik, Croatia. pp.115</w:t>
+              <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669721v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Substrate Coupling Path for Direct Power Injection in Integrated Circuits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Engineers Skills in EMC of Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Détroit, United States. pp.362-367</w:t>
+              <w:t xml:space="preserve">8th Workshop on Electromagnetic Compatibility of Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dubrovnik, Croatia. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538447v1</w:t>
+                <w:t xml:space="preserve">hal-00669721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field Mapping System to Scan in Time Domain the Magnetic Emissions of Integrated Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lisart</w:t>
+                <w:t xml:space="preserve">Modeling of the Substrate Coupling Path for Direct Power Injection in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alaeldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perdriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling Optimization and Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Détroit, United States. pp.362-367</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00394395v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near-Field Injection Model Including Power Losses for Susceptibility Prediction in Integrated Circuits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
+                <w:t xml:space="preserve">Near-field Mapping System to Scan in Time Domain the Magnetic Emissions of Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lisart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 èmes JFMMA and TELECOM 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lisbon, Portugal. pp.229-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-95948-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239426v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00394395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Embedded On-Chip EMI Protections to Continuous Harmonic and Fast Transient Pulses with Respect to Substrate Injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Near Field Injection Model Including Power Losses for Susceptibility Prediction in ICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marise Bafleur</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">EMC Europe Workshop 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239403v1</w:t>
+                <w:t xml:space="preserve">hal-00239430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Field Injection Model Including Power Losses for Susceptibility Prediction in ICs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A Near-Field Injection Model for Susceptibility Prediction in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,115 +4548,111 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe Workshop 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">ICONIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239430v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near-Field Injection Model for Susceptibility Prediction in Integrated Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A Near-Field Injection Model Including Power Losses for Susceptibility Prediction in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4716,111 +4669,240 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONIC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saint-Louis, United States</w:t>
+              <w:t xml:space="preserve">5 èmes JFMMA and TELECOM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239422v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficiency of Embedded On-Chip EMI Protections to Continuous Harmonic and Fast Transient Pulses with Respect to Substrate Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alaeldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perdriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the Susceptibility of Micro-controller to Radio Frequency Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,51 +4930,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Electromagnetic Compatibility of Integrated Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Toulouse, France. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4902,139 +4984,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basis of Electromagnetic Compatibility of Integrated Circuits - A modeling approach using IC-EMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Midi - Collection Pour l'ingénieur. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi (PUM)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 390p., 2017, 978-2-8107-0522-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC-EMC User's Manual Version 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5043,51 +5125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSA Toulouse France. INSA Toulouse France, pp.310, 2009, 978.2.87649.056.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5097,271 +5179,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la voix avant/après suivi orthophonique -à propos de la méthodologie d'évaluation et de la fiabilité des mesures chiffrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Barbera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ortho Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Efficacité des thérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ortho Editions, pp.233-264, 2017, 978-2-36235-100-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 5. Etudes de groupes de cas.Evaluation et Réhabilitation de la Voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation Et Rehabilitation De La Voix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deboeck Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-35327-318-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Integrated Circuit Immunity to Radio-Frequency Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5381,51 +5463,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Radio Science 2008-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 340, Wiley Interscience, pp.36-52, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5435,626 +5517,626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 14A Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 28-nm technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du spectrogramme au cochléogramme - Intérêt pour la clinique orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et évaluation des pathologies de la phonation -Dix exercices avec VOCALAB dans le cadre de la formation en orthophonique</w:t>
+                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en soin orthophonique -Volume III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ravéra-Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Hebting</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04688760v1</w:t>
+                <w:t xml:space="preserve">hal-04618718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en soin orthophonique -Volume III</w:t>
+                <w:t xml:space="preserve">Bilan et évaluation des pathologies de la phonation -Dix exercices avec VOCALAB dans le cadre de la formation en orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hebting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Roiron</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04618718v1</w:t>
+                <w:t xml:space="preserve">hal-04688760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique - Volume III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avril-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental frequency of speech -Reference values for speech therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6063,266 +6145,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en charge orthophonique - Volume II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquence fondamentale de la parole - Repères pour la prise en soin orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan de la dysarthrie assisté par VOCALAB et DIADOLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6331,337 +6413,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Barbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 5-nm FinFET technology in Microwind</w:t>
+                <w:t xml:space="preserve">Introducing 3-nm Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254444v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 3-nm Nano-Sheet FET technology in Microwind</w:t>
+                <w:t xml:space="preserve">Introducing 5-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377556v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectrogramme et son application en clinique orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6670,73 +6752,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIADOLAB 3 - Logiciel d’évaluation et de rééducation de la parole - Manuel d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6745,197 +6827,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 14-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 7-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC-EMC User's Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6944,135 +7026,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 10-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 45 nm technology in Microwind3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7081,73 +7163,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Mahfuzul Aziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 65 nm technology in Microwind3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7156,135 +7238,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Mahfuzul Aziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 20 nm technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 32 nm technology in Microwind35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7293,113 +7375,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Mahfuzul Aziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 90-nm technology in Microwind3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7409,51 +7491,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse acoustique de la prosodie dans le cadre de la clinique orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7462,73 +7544,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en charge orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7537,390 +7619,390 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de la segmentation pour l'évaluation objective des compétences phonologiques avec DIADOLAB3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bardelang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse objective de la parole dysarthrique : évaluation d’une sélection d’indices acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils types des oppositions orales-nasales dans le contexte de la rééducation orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Acoustic Parameters of Patients Treated for Oral Cancer to Assess the Severity of Pathological Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7930,420 +8012,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bibliographique des métriques d'évaluation et outils de prise en soin de l'Ataxie de Friedreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Unadréo de Recherche Clinique en Orthophonie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des axes thérapeutiques pour la prise en soin des troubles de la voix et de la parole -Analyse de 50 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSA Toulouse, FRANCE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Urbach-Layani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Baroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSA Toulouse. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'intelligibilité d'enfants tout venant sur la base de 3 phrases : intérêt pour le dépistage de retard/trouble de l'intelligibilité et de la fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national des sciences appliquées de Toulouse. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre moyen de la parole - Intérêt pour le bilan et la rééducation orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8352,148 +8434,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LURCO Unadreo; INSA Toulouse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 2-nm/20Å Nano-Sheet FET technology with Buried Power Rails and nano Through-Silicon-Vias in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">insa Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le triangle vocalique et son application en contexte orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8506,73 +8588,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une phrase type dans le cadre du bilan orthophonique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8585,73 +8667,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diadococinésie et son application en orthophonique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8664,73 +8746,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA 2020, INSA : Institut National des Sciences Appliquées de Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la qualité des phrases pour un bilan objectif de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8743,73 +8825,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Bibliographique sur les Indicateurs de Pathologie de la Voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8822,65 +8904,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9027,51 +9109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unadreo.org/lurco/presentation-du-lurco/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.microwind.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ic-emc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diadolab.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vocalab.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ams-madlen.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menin-Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perriere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vrignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2294951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fei Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mahfuzul Aziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TE.2009.2031842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whalen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2008907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouhouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802397791" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacrampe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.02.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5RV0HD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labussi&#232;re-Dorgan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Jorge Quaresma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911918" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.920583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sicard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menin-Sicard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daumet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Barbera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ordas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95948-9_23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Basis-of-electromagnetic~.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306658v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048910v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hebting" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avril-Leydier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rieutord" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149560v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bardelang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rousteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012811v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511338v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187385v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Besse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Urbach-Layani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baroche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Collin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389764v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unadreo.org/lurco/presentation-du-lurco/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.microwind.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ic-emc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diadolab.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vocalab.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ams-madlen.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menin-Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perriere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vrignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2294951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fei Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mahfuzul Aziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TE.2009.2031842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whalen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2008907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacrampe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.02.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5RV0HD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouhouch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802397791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labussi&#232;re-Dorgan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Jorge Quaresma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911918" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.920583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sicard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menin-Sicard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyrieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Barbera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ordas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95948-9_23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239426v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Basis-of-electromagnetic~.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hebting" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avril-Leydier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blandin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rieutord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206295v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324299v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324305v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grenier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bardelang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rousteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012811v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187385v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Besse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Urbach-Layani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baroche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Collin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389764v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836900v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>