--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -545,204 +545,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation dans VOCALAB d'indicateurs objectifs de la qualité de la voix dans le cadre de l'évaluation de la voix</w:t>
+                <w:t xml:space="preserve">Développement et validation d'outils de mesures de la qualité de la voix dans le logiciel VOCALAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 254, pp.23-27</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp. 63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836912v1</w:t>
+                <w:t xml:space="preserve">hal-00977731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'outils de mesures de la qualité de la voix dans le logiciel VOCALAB</w:t>
+                <w:t xml:space="preserve">Implémentation dans VOCALAB d'indicateurs objectifs de la qualité de la voix dans le cadre de l'évaluation de la voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113, pp. 63-80</w:t>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977731v1</w:t>
+                <w:t xml:space="preserve">hal-00836912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing accuracy of low-dropout regulator susceptibility extraction with on-chip sensors</w:t>
               </w:r>
@@ -1707,226 +1707,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Electromagnetic Susceptibility of Integrated Circuits using a Near Field Scan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+                <w:t xml:space="preserve">Characterisation of electromagnetic susceptibility of integrated circuits using near-field scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (1), pp.15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 43 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20073130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669747v1</w:t>
+                <w:t xml:space="preserve">hal-02523686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electromagnetic susceptibility of integrated circuits using near-field scan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boyer</w:t>
+                <w:t xml:space="preserve">Characterization of the Electromagnetic Susceptibility of Integrated Circuits using a Near Field Scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (1), pp.15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 43 (1), pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20073130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02523686v1</w:t>
+                <w:t xml:space="preserve">hal-00669747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of signal integrity in deep-submicrometer CMOS technology</w:t>
               </w:r>
@@ -2219,217 +2219,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux outils d'analyse de la qualité de la voix : bilan de 15 années de recherches dans le cadre de l'ERU 15 du LURCO-UNADREO</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOCALAB : UN LOGICIEL CONVIVIAL POUR L'ANALYSE ET LA PRISE EN CHARGE ORTHOPHONIQUE DE LA VOIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Borel</w:t>
+                <w:t xml:space="preserve">E Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ruffle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28é Congrès scientifique international de la Fédération Nationale des Orthophonistes (FNO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Choice for Voice: Crossing boundaries in voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196106v1</w:t>
+                <w:t xml:space="preserve">hal-03670644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCALAB : UN LOGICIEL CONVIVIAL POUR L'ANALYSE ET LA PRISE EN CHARGE ORTHOPHONIQUE DE LA VOIX</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Menin-Sicard</w:t>
+                <w:t xml:space="preserve">Nouveaux outils d'analyse de la qualité de la voix : bilan de 15 années de recherches dans le cadre de l'ERU 15 du LURCO-UNADREO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ruffle</w:t>
+                <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Choice for Voice: Crossing boundaries in voice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, London, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">28é Congrès scientifique international de la Fédération Nationale des Orthophonistes (FNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670644v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOCALAB: A USER-FRIENDLY SOFTWARE FOR VOICE ANALYSIS AND THERAPY</w:t>
               </w:r>
@@ -3484,562 +3484,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la visualisation de la position et du mouvement des articulateurs pour améliorer l’intelligibilité : Plate-forme Diadolab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice and Speech therapy using VOCALAB - From research to practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Bézard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie - ORTHOPHONIE ET TECHNOLOGIES INNOVANTES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNADREO, Dec 2016, Paris, France. pp.261-290</w:t>
+              <w:t xml:space="preserve">1st International Interdisciplinary Voice Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Madrid, Spain. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408973v1</w:t>
+                <w:t xml:space="preserve">hal-03658839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice and Speech therapy using VOCALAB - From research to practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt de la visualisation de la position et du mouvement des articulateurs pour améliorer l’intelligibilité : Plate-forme Diadolab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Interdisciplinary Voice Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Madrid, Spain. pp.0</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie - ORTHOPHONIE ET TECHNOLOGIES INNOVANTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNADREO, Dec 2016, Paris, France. pp.261-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658839v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMC modeling of Integrated Circuits using IC-EMC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a Universal Exchange Format for Integrated Circuit Emission Model – Conducted Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Ramanujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 2p</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225370v1</w:t>
+                <w:t xml:space="preserve">hal-01225367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Universal Exchange Format for Integrated Circuit Emission Model – Conducted Emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMC performance analysis of a Processor/Memory System using PCB and Package-On-Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Marot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Fernandez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225367v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMC performance analysis of a Processor/Memory System using PCB and Package-On-Package</w:t>
+                <w:t xml:space="preserve">EMC modeling of Integrated Circuits using IC-EMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 6p</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Edimburgh, United Kingdom. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225364v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Engineers Skills in EMC of Integrated Circuits</w:t>
               </w:r>
@@ -4356,51 +4356,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00394395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Field Injection Model Including Power Losses for Susceptibility Prediction in ICs</w:t>
+                <w:t xml:space="preserve">A Near-Field Injection Model Including Power Losses for Susceptibility Prediction in Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
@@ -4435,218 +4435,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe Workshop 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">5 èmes JFMMA and TELECOM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239430v1</w:t>
+                <w:t xml:space="preserve">hal-00239426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near-Field Injection Model for Susceptibility Prediction in Integrated Circuits</w:t>
+                <w:t xml:space="preserve">Efficiency of Embedded On-Chip EMI Protections to Continuous Harmonic and Fast Transient Pulses with Respect to Substrate Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONIC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saint-Louis, United States</w:t>
+              <w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239422v1</w:t>
+                <w:t xml:space="preserve">hal-00239403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near-Field Injection Model Including Power Losses for Susceptibility Prediction in Integrated Circuits</w:t>
+                <w:t xml:space="preserve">Near Field Injection Model Including Power Losses for Susceptibility Prediction in ICs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
@@ -4681,198 +4685,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 èmes JFMMA and TELECOM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">EMC Europe Workshop 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239426v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Embedded On-Chip EMI Protections to Continuous Harmonic and Fast Transient Pulses with Respect to Substrate Injection</w:t>
+                <w:t xml:space="preserve">A Near-Field Injection Model for Susceptibility Prediction in Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Caignet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perdriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">ICONIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239403v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Susceptibility of Micro-controller to Radio Frequency Interference</w:t>
               </w:r>
@@ -5491,1997 +5491,2111 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (24)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 14A Nano-Sheet FET technology in Microwind</w:t>
+                <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique - Volume IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinay Sharma</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Le Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418511v1</w:t>
+                <w:t xml:space="preserve">hal-05604681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 28-nm technology in Microwind</w:t>
+                <w:t xml:space="preserve">Introducing 14A Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980580v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du spectrogramme au cochléogramme - Intérêt pour la clinique orthophonique</w:t>
+                <w:t xml:space="preserve">Introducing 28-nm technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Germain</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048910v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en soin orthophonique -Volume III</w:t>
+                <w:t xml:space="preserve">Du spectrogramme au cochléogramme - Intérêt pour la clinique orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ravéra-Lassale</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04618718v1</w:t>
+                <w:t xml:space="preserve">hal-05048910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et évaluation des pathologies de la phonation -Dix exercices avec VOCALAB dans le cadre de la formation en orthophonique</w:t>
+                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en soin orthophonique -Volume III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Hebting</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ravéra-Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688760v1</w:t>
+                <w:t xml:space="preserve">hal-04618718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique - Volume III</w:t>
+                <w:t xml:space="preserve">Bilan et évaluation des pathologies de la phonation -Dix exercices avec VOCALAB dans le cadre de la formation en orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hebting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Blandin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04497896v1</w:t>
+                <w:t xml:space="preserve">hal-04688760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental frequency of speech -Reference values for speech therapy</w:t>
+                <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique - Volume III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avril-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195883v1</w:t>
+                <w:t xml:space="preserve">hal-04497896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en charge orthophonique - Volume II</w:t>
+                <w:t xml:space="preserve">Fundamental frequency of speech -Reference values for speech therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206295v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquence fondamentale de la parole - Repères pour la prise en soin orthophonique</w:t>
+                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en charge orthophonique - Volume II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073008v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan de la dysarthrie assisté par VOCALAB et DIADOLAB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fréquence fondamentale de la parole - Repères pour la prise en soin orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546249v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bilan de la dysarthrie assisté par VOCALAB et DIADOLAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568182v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 3-nm Nano-Sheet FET technology in Microwind</w:t>
+                <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377556v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 5-nm FinFET technology in Microwind</w:t>
+                <w:t xml:space="preserve">Introducing 3-nm Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254444v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectrogramme et son application en clinique orthophonique</w:t>
+                <w:t xml:space="preserve">Introducing 5-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107434v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIADOLAB 3 - Logiciel d’évaluation et de rééducation de la parole - Manuel d'utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le spectrogramme et son application en clinique orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073314v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 14-nm FinFET technology in Microwind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIADOLAB 3 - Logiciel d’évaluation et de rééducation de la parole - Manuel d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541171v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 7-nm FinFET technology in Microwind</w:t>
+                <w:t xml:space="preserve">Introducing 14-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558775v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IC-EMC User's Manual</w:t>
+                <w:t xml:space="preserve">Introducing 7-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574395v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 10-nm FinFET technology in Microwind</w:t>
+                <w:t xml:space="preserve">IC-EMC User's Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551695v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 45 nm technology in Microwind3</w:t>
+                <w:t xml:space="preserve">Introducing 10-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324315v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 65 nm technology in Microwind3</w:t>
+                <w:t xml:space="preserve">Introducing 45 nm technology in Microwind3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Mahfuzul Aziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324309v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 20 nm technology in Microwind</w:t>
+                <w:t xml:space="preserve">Introducing 65 nm technology in Microwind3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Mahfuzul Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324322v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing 32 nm technology in Microwind35</w:t>
+                <w:t xml:space="preserve">Introducing 20 nm technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324299v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducing 32 nm technology in Microwind35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Mahfuzul Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introducing 90-nm technology in Microwind3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7491,51 +7605,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse acoustique de la prosodie dans le cadre de la clinique orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7544,73 +7658,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en charge orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7619,390 +7733,390 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de la segmentation pour l'évaluation objective des compétences phonologiques avec DIADOLAB3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bardelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse objective de la parole dysarthrique : évaluation d’une sélection d’indices acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils types des oppositions orales-nasales dans le contexte de la rééducation orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Acoustic Parameters of Patients Treated for Oral Cancer to Assess the Severity of Pathological Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8012,420 +8126,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bibliographique des métriques d'évaluation et outils de prise en soin de l'Ataxie de Friedreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Unadréo de Recherche Clinique en Orthophonie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des axes thérapeutiques pour la prise en soin des troubles de la voix et de la parole -Analyse de 50 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSA Toulouse, FRANCE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Urbach-Layani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Baroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSA Toulouse. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'intelligibilité d'enfants tout venant sur la base de 3 phrases : intérêt pour le dépistage de retard/trouble de l'intelligibilité et de la fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national des sciences appliquées de Toulouse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre moyen de la parole - Intérêt pour le bilan et la rééducation orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8434,73 +8548,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LURCO Unadreo; INSA Toulouse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 2-nm/20Å Nano-Sheet FET technology with Buried Power Rails and nano Through-Silicon-Vias in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8509,73 +8623,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">insa Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le triangle vocalique et son application en contexte orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8588,73 +8702,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une phrase type dans le cadre du bilan orthophonique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8667,73 +8781,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diadococinésie et son application en orthophonique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8746,73 +8860,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA 2020, INSA : Institut National des Sciences Appliquées de Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la qualité des phrases pour un bilan objectif de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8825,73 +8939,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Bibliographique sur les Indicateurs de Pathologie de la Voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8904,65 +9018,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9109,51 +9223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unadreo.org/lurco/presentation-du-lurco/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.microwind.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ic-emc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diadolab.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vocalab.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ams-madlen.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menin-Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perriere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vrignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2294951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fei Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mahfuzul Aziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TE.2009.2031842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whalen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2008907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacrampe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.02.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5RV0HD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouhouch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802397791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labussi&#232;re-Dorgan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Jorge Quaresma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911918" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.920583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sicard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menin-Sicard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyrieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Barbera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ordas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95948-9_23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239426v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Basis-of-electromagnetic~.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hebting" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avril-Leydier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blandin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rieutord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206295v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324299v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324305v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grenier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bardelang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rousteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012811v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187385v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Besse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Urbach-Layani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baroche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Collin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389764v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836900v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unadreo.org/lurco/presentation-du-lurco/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.microwind.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ic-emc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diadolab.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vocalab.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ams-madlen.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menin-Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perriere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vrignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2294951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fei Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mahfuzul Aziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TE.2009.2031842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whalen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.2008907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacrampe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.02.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN5RV0HD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouhouch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802397791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labussi&#232;re-Dorgan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Jorge Quaresma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.911918" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.920583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sicard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menin-Sicard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyrieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Remacle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Barbera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Zhou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ordas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95948-9_23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Basis-of-electromagnetic~.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Le Cossec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hebting" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avril-Leydier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blandin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rieutord" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073008v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541171v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bardelang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rousteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012811v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Besse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Urbach-Layani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Collin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512856v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389764v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>