--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:64.322916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> etienne snoeck </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1735-0942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031726828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION PERSONNELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dr. Etienne SnoeckDirecteur de recherche (DRHC1) au CNRSResponsable du pôle Europe à la Direction Europe et International (DEI) du CNRSDate de naissance: 5 septembre 1961 à Waremme (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AdressesCEMES-CNRS                                            DERCI- CNRS29, rue Jeanne Marvig B.P. 94347         3 rue Michel-AngeF-31055 Toulouse Cedex.                       75794 Paris Cedex 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: +33(0)562 25 78 91email:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">snoeck@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne.snoeck@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV / Publications	: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/etienne-snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1989 : Chercheur CNRS au Centre d’Élaboration de Matériaux et Études Structurales, Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1994: Visiting Scientist au “Department of Material Science and Engineering, Stanford University”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2014 : Responsable de l’équipe “Nanomatériaux magnétique” du groupe « Nanomatériaux » au CEMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2015: Directeur associé du « Laboratorio de Microscopias Avanzadas » de l’ «Instituto de Nanociencia de Aragón » (LMA-INA) de Saragosse (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2012: Fondateur et coordinateur du réseau français METSA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2015: Directeur associé de la Fédération de recherche METSA (FR3507)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2015: Co-responsable du groupe « Nanomatériaux » du CEMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2020: Directeur du CEMES (UPR8011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2022: Chargé de Mission « Europe Communautaire » à la Direction Europe et International (DEI) du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2022: Directeur-adjoint et Responsable du pôle Europe à la DEI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999	: Habilitation à diriger des recherches (HDR) Université Paul Sabatier, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 - 1986	: PhD - Université Paul Sabatier - Laboratoire d’Optique Électronique (LOE), ToulouseSujet: Étude par microscopie électronique de la phase incommensurable du Quartz et de la Berlinite. Directeur de thèse: Dr. Ch. Roucau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1979 - 1984	: Diplôme d’ingénieur physicien INSAT en Physique des Solides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COORDINATION DE PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2011: Coordinateur local du projet Européen ESTEEM (European infrastructure for electron microscopy) au CEMES-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2011: Responsable du projet ANR « BATMAG »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2016: Coordinateur du projet Européen du ESTEEM2 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esteem2.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2019: Coordinateur du projet EQUIPEX « MIMETIS » (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/equipexmimetis/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUME EN CHIFFRE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9	Thèses (co-)encadrées (dont une en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">255	Publications dans des RICLs (source : Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8310	Citations de mes papiers hors autocitation (source : Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">47 	H-factor (source: Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16	Conférences invitées dans des congrès internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7	Chapitres dans des ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4	Brevets</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (1), pp.108169. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Properties of Ferrofluids Composed of Self-Assembled Cobalt Ferrite Nanoflowers: A Multiscale Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Khelfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (31), pp.13162 - 13176. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hexagonal injectors in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fernández Scarioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.207. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00614-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-line and Off-axis Electron Holography for the Study of Biological Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.1015-1016. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/micmic/ozad067.512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signatures of magnetofossils elucidated by mutant magnetotactic bacteria and micromagnetic calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JB023239. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect-induced monopole injection and manipulation in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3641. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31309-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Route for the Fabrication of MnAlC Permanent Magnets by Arc Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Dario Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8347. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic τ-MnAlC thin film fabrication by high-vacuum thermal evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.129657. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field tunable three-dimensional magnetic nanotextures in cobalt-nickel nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.033085. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.3.033085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic vortex nucleation and annihilation in bi-stable ultra-small ferromagnetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2587-2595. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08557B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Km Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gosteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of unexpected uniaxial magnetic anisotropy in La 2/3 Sr 1/3 MnO 3 films by a BaTiO 3 overlayer in an artificial multiferroic bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Algarabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emilio Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.651-661. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the role of κ-carbides in Fe Mn Al C alloys on abrasion wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic imaging using geometrically constrained nano-domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr07729k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic Transverse-Vortex Magnetic Configurations in CoNi Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1399 - 1405. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b07448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical properties of (Ba0.6Sr0.4)0.85Bi0.1TiO3 ceramics prepared by single-step, liquid-phase, solid-state reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahum Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fruhauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-018-0120-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local deformation gradients in epitaxial Pb(Zr 0.2 Ti 0.8 )O 3 layers investigated by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Wollschläger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Everhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokhipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (21), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aabd00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sintering stresses to nano modification in the microstructure of BaLa 4 Ti 4 O 15 by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivas Babu Selvaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C.C. Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2018.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of yttria-stabilized zirconia thin films with a zigzag microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prías-Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aperador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernández-Landaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramírez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (24), pp.245110. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4990283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of He+ irradiated Co2MnSi Heusler alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.046101. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/4/046101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of off-axis and in-line electron holography for measurement of potential variations in Cu(In,Ga)Se2 thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Buecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pianezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advanced Structural and Chemical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40679-015-0015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Nanoscale Magnetic Study of Isolated Diameter-Modulated FeCoCu Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.9669-9678. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on developments of electron holography for material science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (38), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/38/380201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Induction Maps of Nanoscale Materials Revealed by Electron Holographic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Béché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (19), pp.6771--6778. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented Metallic Nano-Objects on Crystalline Surfaces by Solution Epitaxial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.9665 - 9677. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTEM Studies of Stress Assisted Sintered BaLa4Ti4O15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Selvaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.R. Senos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, INCOMAM'14 International Conference on Microscopy and Microanalysis, 21 (Supp 5), pp.47-48. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761501404X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the shape and surface oxidation in the magnetization reversal of thin iron nanowires grown by focused electron beam induced deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.1319-1331. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the strain induced magnetic phase segregation in manganite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.492-497. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl503834b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of remanent state and magnetization reversal of superdomain structures in high-density cobalt antidot arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castán-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (38), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/38/385703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Epitaxial Growth of Cobalt Nanowires on Crystalline Substrates for Data Storage Densities beyond 1 Tbit/in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.3481 - 3486. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501018z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking strategies of the microscopy community for improved utilisation of advanced instruments: , ESTEEM (2006-2011) and ESTEEM 2 (2012-2016) Two European initiatives to support TEM infrastructures and promote electron microscopy over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Tendeloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2-3), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial chemical and magnetic structure at the domain walls of an epitaxial oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokhipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Íñiguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515 (7527), pp.379-383. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.1044-1045. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking strategies of the microscopy community for improved utilization of advanced instruments: (2) The national network for transmission electron microscopy and atom probe studies in France (METSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.276-280. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassalle-Balier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wegrowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Ferromagnetic Resonance Study of ${\hbox{Co}}_{2}{\hbox{MnSi}}$ Thin Films: Effect of the Film Thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1037-1040. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2231856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural defects analysis versus spin polarized tunneling in Co2FeAl/MgO/CoFe magnetic tunnel junctions with thick MgO barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structural, and magnetic characterization of epitaxial Co 2 MnSi films deposited on MgO and Cr seed layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (4), pp.043921. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of misfit dislocations on the magnetoresistance of MgO-based epitaxial magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (9), </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.092405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electron-electron interactions induced by disorder at interfaces on spin-dependent tunneling in Co-Fe-B/MgO/Co-Fe-B magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.060405. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.060405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field strength and orientation effects on co-fe discontinuous multilayers close to percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Kakazei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (14), pp.144432. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM and EELS measurements of interface roughness in epitaxial Fe/MgO/Fe magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (14), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.144413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Falqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme de Buttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1-2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium bubble size and faceting by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (2), 023519 (5 p.). </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2216791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124-125, pp.118--122. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II-VI and II1-xMnxVI semiconductor nanocrystals formed by the pressure cycle method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnel junctions with a zinc oxide - cobalt oxide composite tunnel barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (11), pp.112505-1 - 112505-3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1882762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of tetrahedral islands in epitaxial NiO layers deposited on MgO(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 234 (4), pp.704-710. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01767-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range structuring of nanoparticles by mimicry of a cholesteric liquid crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourgerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verelst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (4), pp.229-231. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface morphology of NiO layers on MgO(0 0 1), MgO(1 1 0) and MgO(1 1 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 188 (1-2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter growth and magnetic properties of exchange-biased La[sub 1/4]Ca[sub 3/4]MnO[sub 3]–La[sub 2/3]Sr[sub 1/3]MnO[sub 3] epitaxial bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hrabovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (10), pp.7730. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1447292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of NiO layers on MgO(0 0 1) and MgO(1 1 0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 177 (4), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00223-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and stress relaxation of Co/NiO bilayers on MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (10), pp.5414-5420. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1361240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original surface morphology of epitaxial NiO layers grown on MgO(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224 (3-4), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of structural evolution in ultrafine cobalt particles stabilized in different polymers—From a polytetrahedral arrangement to the hexagonal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.8137-8145. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.481414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, transport, and magneto-optical properties of single crystal La2/3Sr1/3MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Porres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (9), pp.6773-6775. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.372837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-structure correlations in strained FexMn1-x/Ir superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88 (8), pp.4605. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1311301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnelling in trilayers with radio-frequency sputtered barrier layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Féry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (30), pp.6629-6642. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/30/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teyeb Ould Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Amiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (7), pp.703-712. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-J. Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (11), pp.1643-1648. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 166 (1-2), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 182 (3-4), pp.394-402. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frechengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 167 (1-2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of Bct Iron Grown In (001) FeIr Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils Lahatra-Razafindramisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 384, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-384-253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of bct Fe in (100) FeIr superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.6-8. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-8853(95)00125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Ferromagnetic b.c.t. Iron Phase in (100) FeIr Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (3), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/26/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of in situ TEM experiments for phase transition studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (2-3), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmm:0199300402-3024900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy observations of the incommensurate phase in berlinite and quartz : interference contrast in the c-zone axis conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mutka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (8), pp.937-948. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01989005008093700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high Tc superconductor Bi2Sr2CaCu2O8 studied by electron microscopy. Influence of the partial substitution of Yb for Ca on the modulated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 159 (4), pp.461-467. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(89)80021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelastic behaviour of the (Ln)Ba 2 Cu 3 O 6+x orthorhombic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 97 (1), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150198908018090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of the modulated phases in berlinite AlPO4 and quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (12), pp.2041-2053. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198600470120204100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazaleyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dots of Cd0.5Mn0.5Te semimagnetic semiconductor formed by the cold isostatic pressure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetoresistance in half-metallic terbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMFS 18th International Colloquium of Magnetic Films and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetoresistance in terbium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of bct iron (100) Fe/Ir superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICMFS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Force Microscopy Imaging Using Geometrically Constrained Nano-Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId590"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:64.322916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> etienne snoeck </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1735-0942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031726828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION PERSONNELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dr. Etienne SnoeckDirecteur de recherche (DRHC1) au CNRSResponsable du pôle Europe à la Direction Europe et International (DEI) du CNRSDate de naissance: 5 septembre 1961 à Waremme (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AdressesCEMES-CNRS                                            DERCI- CNRS29, rue Jeanne Marvig B.P. 94347         3 rue Michel-AngeF-31055 Toulouse Cedex.                       75794 Paris Cedex 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: +33(0)562 25 78 91email:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">snoeck@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne.snoeck@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV / Publications	: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/etienne-snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1989 : Chercheur CNRS au Centre d’Élaboration de Matériaux et Études Structurales, Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1994: Visiting Scientist au “Department of Material Science and Engineering, Stanford University”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2014 : Responsable de l’équipe “Nanomatériaux magnétique” du groupe « Nanomatériaux » au CEMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2015: Directeur associé du « Laboratorio de Microscopias Avanzadas » de l’ «Instituto de Nanociencia de Aragón » (LMA-INA) de Saragosse (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2012: Fondateur et coordinateur du réseau français METSA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2015: Directeur associé de la Fédération de recherche METSA (FR3507)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2015: Co-responsable du groupe « Nanomatériaux » du CEMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2020: Directeur du CEMES (UPR8011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2022: Chargé de Mission « Europe Communautaire » à la Direction Europe et International (DEI) du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2022: Directeur-adjoint et Responsable du pôle Europe à la DEI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999	: Habilitation à diriger des recherches (HDR) Université Paul Sabatier, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 - 1986	: PhD - Université Paul Sabatier - Laboratoire d’Optique Électronique (LOE), ToulouseSujet: Étude par microscopie électronique de la phase incommensurable du Quartz et de la Berlinite. Directeur de thèse: Dr. Ch. Roucau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1979 - 1984	: Diplôme d’ingénieur physicien INSAT en Physique des Solides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COORDINATION DE PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2011: Coordinateur local du projet Européen ESTEEM (European infrastructure for electron microscopy) au CEMES-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2011: Responsable du projet ANR « BATMAG »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2016: Coordinateur du projet Européen du ESTEEM2 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esteem2.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2019: Coordinateur du projet EQUIPEX « MIMETIS » (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/equipexmimetis/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUME EN CHIFFRE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9	Thèses (co-)encadrées (dont une en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">255	Publications dans des RICLs (source : Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8310	Citations de mes papiers hors autocitation (source : Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">47 	H-factor (source: Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16	Conférences invitées dans des congrès internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7	Chapitres dans des ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4	Brevets</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (1), pp.108169. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Properties of Ferrofluids Composed of Self-Assembled Cobalt Ferrite Nanoflowers: A Multiscale Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Khelfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (31), pp.13162 - 13176. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hexagonal injectors in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fernández Scarioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.207. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00614-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-line and Off-axis Electron Holography for the Study of Biological Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.1015-1016. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/micmic/ozad067.512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signatures of magnetofossils elucidated by mutant magnetotactic bacteria and micromagnetic calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JB023239. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect-induced monopole injection and manipulation in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3641. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31309-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Route for the Fabrication of MnAlC Permanent Magnets by Arc Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Dario Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8347. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic τ-MnAlC thin film fabrication by high-vacuum thermal evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.129657. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field tunable three-dimensional magnetic nanotextures in cobalt-nickel nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.033085. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.3.033085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic vortex nucleation and annihilation in bi-stable ultra-small ferromagnetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2587-2595. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08557B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Km Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gosteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of unexpected uniaxial magnetic anisotropy in La 2/3 Sr 1/3 MnO 3 films by a BaTiO 3 overlayer in an artificial multiferroic bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Algarabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emilio Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.651-661. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic imaging using geometrically constrained nano-domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr07729k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the role of κ-carbides in Fe Mn Al C alloys on abrasion wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic Transverse-Vortex Magnetic Configurations in CoNi Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1399 - 1405. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b07448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local deformation gradients in epitaxial Pb(Zr 0.2 Ti 0.8 )O 3 layers investigated by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Wollschläger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Everhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokhipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (21), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aabd00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical properties of (Ba0.6Sr0.4)0.85Bi0.1TiO3 ceramics prepared by single-step, liquid-phase, solid-state reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahum Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fruhauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-018-0120-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sintering stresses to nano modification in the microstructure of BaLa 4 Ti 4 O 15 by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivas Babu Selvaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C.C. Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2018.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of yttria-stabilized zirconia thin films with a zigzag microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prías-Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aperador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernández-Landaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramírez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (24), pp.245110. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4990283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of off-axis and in-line electron holography for measurement of potential variations in Cu(In,Ga)Se2 thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Buecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pianezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advanced Structural and Chemical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40679-015-0015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of He+ irradiated Co2MnSi Heusler alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.046101. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/4/046101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Nanoscale Magnetic Study of Isolated Diameter-Modulated FeCoCu Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.9669-9678. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on developments of electron holography for material science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (38), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/38/380201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Induction Maps of Nanoscale Materials Revealed by Electron Holographic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Béché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (19), pp.6771--6778. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented Metallic Nano-Objects on Crystalline Surfaces by Solution Epitaxial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.9665 - 9677. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTEM Studies of Stress Assisted Sintered BaLa4Ti4O15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Selvaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.R. Senos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, INCOMAM'14 International Conference on Microscopy and Microanalysis, 21 (Supp 5), pp.47-48. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761501404X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the strain induced magnetic phase segregation in manganite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.492-497. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl503834b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the shape and surface oxidation in the magnetization reversal of thin iron nanowires grown by focused electron beam induced deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.1319-1331. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking strategies of the microscopy community for improved utilisation of advanced instruments: , ESTEEM (2006-2011) and ESTEEM 2 (2012-2016) Two European initiatives to support TEM infrastructures and promote electron microscopy over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Tendeloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2-3), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Epitaxial Growth of Cobalt Nanowires on Crystalline Substrates for Data Storage Densities beyond 1 Tbit/in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.3481 - 3486. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501018z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of remanent state and magnetization reversal of superdomain structures in high-density cobalt antidot arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castán-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (38), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/38/385703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.1044-1045. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial chemical and magnetic structure at the domain walls of an epitaxial oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokhipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Íñiguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515 (7527), pp.379-383. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking strategies of the microscopy community for improved utilization of advanced instruments: (2) The national network for transmission electron microscopy and atom probe studies in France (METSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.276-280. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural defects analysis versus spin polarized tunneling in Co2FeAl/MgO/CoFe magnetic tunnel junctions with thick MgO barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassalle-Balier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wegrowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Ferromagnetic Resonance Study of ${\hbox{Co}}_{2}{\hbox{MnSi}}$ Thin Films: Effect of the Film Thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1037-1040. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2231856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structural, and magnetic characterization of epitaxial Co 2 MnSi films deposited on MgO and Cr seed layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (4), pp.043921. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of misfit dislocations on the magnetoresistance of MgO-based epitaxial magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (9), </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.092405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field strength and orientation effects on co-fe discontinuous multilayers close to percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Kakazei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (14), pp.144432. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electron-electron interactions induced by disorder at interfaces on spin-dependent tunneling in Co-Fe-B/MgO/Co-Fe-B magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.060405. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.060405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM and EELS measurements of interface roughness in epitaxial Fe/MgO/Fe magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (14), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.144413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Falqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme de Buttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium bubble size and faceting by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (2), 023519 (5 p.). </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2216791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1-2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II-VI and II1-xMnxVI semiconductor nanocrystals formed by the pressure cycle method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124-125, pp.118--122. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnel junctions with a zinc oxide - cobalt oxide composite tunnel barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (11), pp.112505-1 - 112505-3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1882762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of tetrahedral islands in epitaxial NiO layers deposited on MgO(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 234 (4), pp.704-710. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01767-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range structuring of nanoparticles by mimicry of a cholesteric liquid crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourgerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verelst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (4), pp.229-231. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface morphology of NiO layers on MgO(0 0 1), MgO(1 1 0) and MgO(1 1 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 188 (1-2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter growth and magnetic properties of exchange-biased La[sub 1/4]Ca[sub 3/4]MnO[sub 3]–La[sub 2/3]Sr[sub 1/3]MnO[sub 3] epitaxial bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hrabovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (10), pp.7730. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1447292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of NiO layers on MgO(0 0 1) and MgO(1 1 0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 177 (4), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00223-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and stress relaxation of Co/NiO bilayers on MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (10), pp.5414-5420. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1361240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original surface morphology of epitaxial NiO layers grown on MgO(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224 (3-4), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, transport, and magneto-optical properties of single crystal La2/3Sr1/3MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Porres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (9), pp.6773-6775. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.372837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of structural evolution in ultrafine cobalt particles stabilized in different polymers—From a polytetrahedral arrangement to the hexagonal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.8137-8145. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.481414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-structure correlations in strained FexMn1-x/Ir superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88 (8), pp.4605. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1311301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teyeb Ould Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Amiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (7), pp.703-712. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnelling in trilayers with radio-frequency sputtered barrier layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Féry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (30), pp.6629-6642. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/30/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-J. Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (11), pp.1643-1648. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 166 (1-2), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 182 (3-4), pp.394-402. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frechengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 167 (1-2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of Bct Iron Grown In (001) FeIr Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils Lahatra-Razafindramisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 384, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-384-253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of bct Fe in (100) FeIr superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.6-8. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-8853(95)00125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Ferromagnetic b.c.t. Iron Phase in (100) FeIr Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (3), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/26/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of in situ TEM experiments for phase transition studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (2-3), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmm:0199300402-3024900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy observations of the incommensurate phase in berlinite and quartz : interference contrast in the c-zone axis conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mutka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (8), pp.937-948. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01989005008093700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high Tc superconductor Bi2Sr2CaCu2O8 studied by electron microscopy. Influence of the partial substitution of Yb for Ca on the modulated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 159 (4), pp.461-467. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(89)80021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelastic behaviour of the (Ln)Ba 2 Cu 3 O 6+x orthorhombic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 97 (1), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150198908018090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of the modulated phases in berlinite AlPO4 and quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (12), pp.2041-2053. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198600470120204100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazaleyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dots of Cd0.5Mn0.5Te semimagnetic semiconductor formed by the cold isostatic pressure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetoresistance in half-metallic terbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMFS 18th International Colloquium of Magnetic Films and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetoresistance in terbium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of bct iron (100) Fe/Ir superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICMFS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Force Microscopy Imaging Using Geometrically Constrained Nano-Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId590"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6CBFE09"/>
+    <w:nsid w:val="CD84EE15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A31DCD5"/>
+    <w:nsid w:val="7A354777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4635952F"/>
+    <w:nsid w:val="C2C19955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D8DCA937"/>
+    <w:nsid w:val="45C85D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="13921FD7"/>
+    <w:nsid w:val="D97EBE6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-snoeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1735-0942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031726828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snoeck@cemes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etienne.snoeck@cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/etienne-snoeck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esteem2.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/equipexmimetis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Khelfallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fondet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Andersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rosamond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00614-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31309-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David G&#225;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Valenzuela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Dario Colorado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Gamez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Valenzuela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mar&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Andersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oliveros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.033085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08557B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Algarabel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emilio Pardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.51" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Zambrano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reyes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07729k" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407089v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marie Andersen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joulie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07448" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Mas&#243;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0120-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivas Babu Selvaraj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reaney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.C. Abrantes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.04.054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pr&#237;as-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aperador" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez-Landaverde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ram&#237;rez-Cardona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990283" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buecheler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reinhard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pianezzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40679-015-0015-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05496" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/380201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Serrano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02723" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707151v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04524" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Selvaraj" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Senos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761501404X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Deen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa C&#243;rdoba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.136" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/38/385703" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vilar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501018z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.12.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724223v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venkatesan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#205;&#241;iguez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13918" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057445v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.01.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LRMSNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946143v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2231856" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276623v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gabor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor Jr." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.07.028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV1J0BX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789801" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pereira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teixeira" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moreira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Kakazei" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144432" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015976v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contreras" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calderon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588701v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Portet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgerette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat772" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540747v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch F&#233;ry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/30/004" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540697v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Lahatra-Razafindramisa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-253" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540639v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/3/006" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A60ECB13FCBF6C930A932C134EBEB1B8B5DC62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210969v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutka" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005008093700" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8267A19C6178AA584F2952C97B95BFBD48A806ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210399v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470120204100" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60730D730B1746D3925A3ECAA0194074A6A579BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015598v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tovar" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintero" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014962v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Baibich" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Antunes" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014955v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781918v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-snoeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1735-0942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031726828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snoeck@cemes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etienne.snoeck@cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/etienne-snoeck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esteem2.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/equipexmimetis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Khelfallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fondet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Andersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rosamond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00614-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31309-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David G&#225;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Valenzuela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Dario Colorado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Gamez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Valenzuela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mar&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Andersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oliveros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.033085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08557B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Algarabel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emilio Pardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.51" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07729k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Zambrano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reyes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407089v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marie Andersen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joulie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07448" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Mas&#243;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0120-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivas Babu Selvaraj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reaney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.C. Abrantes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.04.054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pr&#237;as-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aperador" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez-Landaverde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ram&#237;rez-Cardona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990283" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buecheler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reinhard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pianezzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40679-015-0015-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05496" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/380201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Serrano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02723" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04524" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Selvaraj" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Senos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761501404X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724220v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Deen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa C&#243;rdoba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.136" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724222v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.12.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vilar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501018z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/38/385703" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venkatesan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#205;&#241;iguez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13918" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057445v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.01.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LRMSNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276623v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gabor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor Jr." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.07.028" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV1J0BX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2231856" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789801" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Silva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pereira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teixeira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moreira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Kakazei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144432" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015976v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contreras" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calderon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintero" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588701v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Portet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgerette" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat772" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540747v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch F&#233;ry" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/30/004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540697v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Lahatra-Razafindramisa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-253" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540639v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/3/006" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A60ECB13FCBF6C930A932C134EBEB1B8B5DC62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210969v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutka" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005008093700" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8267A19C6178AA584F2952C97B95BFBD48A806ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210399v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470120204100" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60730D730B1746D3925A3ECAA0194074A6A579BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015598v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tovar" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintero" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014962v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Baibich" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Antunes" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014955v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781918v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>