--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:64.322916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> etienne snoeck </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1735-0942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031726828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION PERSONNELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dr. Etienne SnoeckDirecteur de recherche (DRHC1) au CNRSResponsable du pôle Europe à la Direction Europe et International (DEI) du CNRSDate de naissance: 5 septembre 1961 à Waremme (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AdressesCEMES-CNRS                                            DERCI- CNRS29, rue Jeanne Marvig B.P. 94347         3 rue Michel-AngeF-31055 Toulouse Cedex.                       75794 Paris Cedex 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: +33(0)562 25 78 91email:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">snoeck@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne.snoeck@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV / Publications	: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/etienne-snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1989 : Chercheur CNRS au Centre d’Élaboration de Matériaux et Études Structurales, Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1994: Visiting Scientist au “Department of Material Science and Engineering, Stanford University”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2014 : Responsable de l’équipe “Nanomatériaux magnétique” du groupe « Nanomatériaux » au CEMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2015: Directeur associé du « Laboratorio de Microscopias Avanzadas » de l’ «Instituto de Nanociencia de Aragón » (LMA-INA) de Saragosse (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2012: Fondateur et coordinateur du réseau français METSA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2015: Directeur associé de la Fédération de recherche METSA (FR3507)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2015: Co-responsable du groupe « Nanomatériaux » du CEMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2020: Directeur du CEMES (UPR8011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2022: Chargé de Mission « Europe Communautaire » à la Direction Europe et International (DEI) du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2022: Directeur-adjoint et Responsable du pôle Europe à la DEI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999	: Habilitation à diriger des recherches (HDR) Université Paul Sabatier, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 - 1986	: PhD - Université Paul Sabatier - Laboratoire d’Optique Électronique (LOE), ToulouseSujet: Étude par microscopie électronique de la phase incommensurable du Quartz et de la Berlinite. Directeur de thèse: Dr. Ch. Roucau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1979 - 1984	: Diplôme d’ingénieur physicien INSAT en Physique des Solides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COORDINATION DE PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2011: Coordinateur local du projet Européen ESTEEM (European infrastructure for electron microscopy) au CEMES-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2011: Responsable du projet ANR « BATMAG »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2016: Coordinateur du projet Européen du ESTEEM2 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esteem2.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2019: Coordinateur du projet EQUIPEX « MIMETIS » (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/equipexmimetis/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUME EN CHIFFRE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9	Thèses (co-)encadrées (dont une en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">255	Publications dans des RICLs (source : Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8310	Citations de mes papiers hors autocitation (source : Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">47 	H-factor (source: Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16	Conférences invitées dans des congrès internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7	Chapitres dans des ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4	Brevets</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (1), pp.108169. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Properties of Ferrofluids Composed of Self-Assembled Cobalt Ferrite Nanoflowers: A Multiscale Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Khelfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (31), pp.13162 - 13176. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hexagonal injectors in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fernández Scarioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.207. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00614-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-line and Off-axis Electron Holography for the Study of Biological Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.1015-1016. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/micmic/ozad067.512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signatures of magnetofossils elucidated by mutant magnetotactic bacteria and micromagnetic calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JB023239. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect-induced monopole injection and manipulation in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3641. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31309-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Route for the Fabrication of MnAlC Permanent Magnets by Arc Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Dario Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8347. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic τ-MnAlC thin film fabrication by high-vacuum thermal evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.129657. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field tunable three-dimensional magnetic nanotextures in cobalt-nickel nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.033085. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.3.033085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic vortex nucleation and annihilation in bi-stable ultra-small ferromagnetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2587-2595. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08557B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Km Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gosteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of unexpected uniaxial magnetic anisotropy in La 2/3 Sr 1/3 MnO 3 films by a BaTiO 3 overlayer in an artificial multiferroic bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Algarabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emilio Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.651-661. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic imaging using geometrically constrained nano-domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr07729k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the role of κ-carbides in Fe Mn Al C alloys on abrasion wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic Transverse-Vortex Magnetic Configurations in CoNi Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1399 - 1405. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b07448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local deformation gradients in epitaxial Pb(Zr 0.2 Ti 0.8 )O 3 layers investigated by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Wollschläger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Everhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokhipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (21), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aabd00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical properties of (Ba0.6Sr0.4)0.85Bi0.1TiO3 ceramics prepared by single-step, liquid-phase, solid-state reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahum Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fruhauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-018-0120-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sintering stresses to nano modification in the microstructure of BaLa 4 Ti 4 O 15 by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivas Babu Selvaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C.C. Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2018.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of yttria-stabilized zirconia thin films with a zigzag microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prías-Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aperador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernández-Landaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramírez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (24), pp.245110. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4990283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of off-axis and in-line electron holography for measurement of potential variations in Cu(In,Ga)Se2 thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Buecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pianezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advanced Structural and Chemical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40679-015-0015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of He+ irradiated Co2MnSi Heusler alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.046101. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/4/046101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Nanoscale Magnetic Study of Isolated Diameter-Modulated FeCoCu Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.9669-9678. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on developments of electron holography for material science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (38), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/38/380201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Induction Maps of Nanoscale Materials Revealed by Electron Holographic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Béché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (19), pp.6771--6778. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented Metallic Nano-Objects on Crystalline Surfaces by Solution Epitaxial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.9665 - 9677. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTEM Studies of Stress Assisted Sintered BaLa4Ti4O15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Selvaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.R. Senos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, INCOMAM'14 International Conference on Microscopy and Microanalysis, 21 (Supp 5), pp.47-48. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761501404X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the strain induced magnetic phase segregation in manganite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.492-497. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl503834b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the shape and surface oxidation in the magnetization reversal of thin iron nanowires grown by focused electron beam induced deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.1319-1331. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking strategies of the microscopy community for improved utilisation of advanced instruments: , ESTEEM (2006-2011) and ESTEEM 2 (2012-2016) Two European initiatives to support TEM infrastructures and promote electron microscopy over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Tendeloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2-3), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Epitaxial Growth of Cobalt Nanowires on Crystalline Substrates for Data Storage Densities beyond 1 Tbit/in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.3481 - 3486. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501018z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of remanent state and magnetization reversal of superdomain structures in high-density cobalt antidot arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castán-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (38), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/38/385703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.1044-1045. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial chemical and magnetic structure at the domain walls of an epitaxial oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokhipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Íñiguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515 (7527), pp.379-383. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking strategies of the microscopy community for improved utilization of advanced instruments: (2) The national network for transmission electron microscopy and atom probe studies in France (METSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.276-280. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural defects analysis versus spin polarized tunneling in Co2FeAl/MgO/CoFe magnetic tunnel junctions with thick MgO barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassalle-Balier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wegrowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Ferromagnetic Resonance Study of ${\hbox{Co}}_{2}{\hbox{MnSi}}$ Thin Films: Effect of the Film Thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1037-1040. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2231856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structural, and magnetic characterization of epitaxial Co 2 MnSi films deposited on MgO and Cr seed layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (4), pp.043921. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of misfit dislocations on the magnetoresistance of MgO-based epitaxial magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (9), </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.092405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field strength and orientation effects on co-fe discontinuous multilayers close to percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Kakazei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (14), pp.144432. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electron-electron interactions induced by disorder at interfaces on spin-dependent tunneling in Co-Fe-B/MgO/Co-Fe-B magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.060405. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.060405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM and EELS measurements of interface roughness in epitaxial Fe/MgO/Fe magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (14), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.144413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Falqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme de Buttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium bubble size and faceting by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (2), 023519 (5 p.). </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2216791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1-2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II-VI and II1-xMnxVI semiconductor nanocrystals formed by the pressure cycle method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124-125, pp.118--122. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnel junctions with a zinc oxide - cobalt oxide composite tunnel barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (11), pp.112505-1 - 112505-3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1882762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of tetrahedral islands in epitaxial NiO layers deposited on MgO(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 234 (4), pp.704-710. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01767-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range structuring of nanoparticles by mimicry of a cholesteric liquid crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourgerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verelst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (4), pp.229-231. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface morphology of NiO layers on MgO(0 0 1), MgO(1 1 0) and MgO(1 1 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 188 (1-2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter growth and magnetic properties of exchange-biased La[sub 1/4]Ca[sub 3/4]MnO[sub 3]–La[sub 2/3]Sr[sub 1/3]MnO[sub 3] epitaxial bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hrabovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (10), pp.7730. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1447292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of NiO layers on MgO(0 0 1) and MgO(1 1 0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 177 (4), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00223-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and stress relaxation of Co/NiO bilayers on MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (10), pp.5414-5420. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1361240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original surface morphology of epitaxial NiO layers grown on MgO(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224 (3-4), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, transport, and magneto-optical properties of single crystal La2/3Sr1/3MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Porres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (9), pp.6773-6775. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.372837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of structural evolution in ultrafine cobalt particles stabilized in different polymers—From a polytetrahedral arrangement to the hexagonal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.8137-8145. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.481414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-structure correlations in strained FexMn1-x/Ir superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88 (8), pp.4605. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1311301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teyeb Ould Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Amiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (7), pp.703-712. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnelling in trilayers with radio-frequency sputtered barrier layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Féry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (30), pp.6629-6642. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/30/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-J. Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (11), pp.1643-1648. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 166 (1-2), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 182 (3-4), pp.394-402. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frechengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 167 (1-2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of Bct Iron Grown In (001) FeIr Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils Lahatra-Razafindramisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 384, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-384-253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of bct Fe in (100) FeIr superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.6-8. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-8853(95)00125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Ferromagnetic b.c.t. Iron Phase in (100) FeIr Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (3), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/26/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of in situ TEM experiments for phase transition studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (2-3), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmm:0199300402-3024900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy observations of the incommensurate phase in berlinite and quartz : interference contrast in the c-zone axis conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mutka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (8), pp.937-948. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01989005008093700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high Tc superconductor Bi2Sr2CaCu2O8 studied by electron microscopy. Influence of the partial substitution of Yb for Ca on the modulated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 159 (4), pp.461-467. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(89)80021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelastic behaviour of the (Ln)Ba 2 Cu 3 O 6+x orthorhombic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 97 (1), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150198908018090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of the modulated phases in berlinite AlPO4 and quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (12), pp.2041-2053. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198600470120204100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazaleyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dots of Cd0.5Mn0.5Te semimagnetic semiconductor formed by the cold isostatic pressure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetoresistance in half-metallic terbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMFS 18th International Colloquium of Magnetic Films and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetoresistance in terbium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of bct iron (100) Fe/Ir superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICMFS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Force Microscopy Imaging Using Geometrically Constrained Nano-Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId590"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:64.322916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> etienne snoeck </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1735-0942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031726828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION PERSONNELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dr. Etienne SnoeckDirecteur de recherche (DRHC1) au CNRSResponsable du pôle Europe à la Direction Europe et International (DEI) du CNRSDate de naissance: 5 septembre 1961 à Waremme (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AdressesCEMES-CNRS                                            DERCI- CNRS29, rue Jeanne Marvig B.P. 94347         3 rue Michel-AngeF-31055 Toulouse Cedex.                       75794 Paris Cedex 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: +33(0)562 25 78 91email:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">snoeck@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne.snoeck@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV / Publications	: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/etienne-snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1989 : Chercheur CNRS au Centre d’Élaboration de Matériaux et Études Structurales, Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1994: Visiting Scientist au “Department of Material Science and Engineering, Stanford University”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2014 : Responsable de l’équipe “Nanomatériaux magnétique” du groupe « Nanomatériaux » au CEMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2015: Directeur associé du « Laboratorio de Microscopias Avanzadas » de l’ «Instituto de Nanociencia de Aragón » (LMA-INA) de Saragosse (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2012: Fondateur et coordinateur du réseau français METSA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2015: Directeur associé de la Fédération de recherche METSA (FR3507)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2015: Co-responsable du groupe « Nanomatériaux » du CEMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2020: Directeur du CEMES (UPR8011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2022: Chargé de Mission « Europe Communautaire » à la Direction Europe et International (DEI) du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2022: Directeur-adjoint et Responsable du pôle Europe à la DEI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999	: Habilitation à diriger des recherches (HDR) Université Paul Sabatier, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 - 1986	: PhD - Université Paul Sabatier - Laboratoire d’Optique Électronique (LOE), ToulouseSujet: Étude par microscopie électronique de la phase incommensurable du Quartz et de la Berlinite. Directeur de thèse: Dr. Ch. Roucau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1979 - 1984	: Diplôme d’ingénieur physicien INSAT en Physique des Solides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COORDINATION DE PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2011: Coordinateur local du projet Européen ESTEEM (European infrastructure for electron microscopy) au CEMES-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2011: Responsable du projet ANR « BATMAG »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2016: Coordinateur du projet Européen du ESTEEM2 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esteem2.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2019: Coordinateur du projet EQUIPEX « MIMETIS » (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/equipexmimetis/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUME EN CHIFFRE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">9	Thèses (co-)encadrées (dont une en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">255	Publications dans des RICLs (source : Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">8310	Citations de mes papiers hors autocitation (source : Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">47 	H-factor (source: Web of Science juillet 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16	Conférences invitées dans des congrès internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7	Chapitres dans des ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">4	Brevets</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (1), pp.108169. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Magnetic Properties of Ferrofluids Composed of Self-Assembled Cobalt Ferrite Nanoflowers: A Multiscale Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Khelfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (31), pp.13162 - 13176. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hexagonal injectors in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fernández Scarioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.207. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00614-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-line and Off-axis Electron Holography for the Study of Biological Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Balor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.1015-1016. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/micmic/ozad067.512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key signatures of magnetofossils elucidated by mutant magnetotactic bacteria and micromagnetic calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (1), pp.e2021JB023239. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect-induced monopole injection and manipulation in artificial spin ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Puttock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumsu Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rosamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3641. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31309-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Route for the Fabrication of MnAlC Permanent Magnets by Arc Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Gámez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Dario Colorado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8347. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic τ-MnAlC thin film fabrication by high-vacuum thermal evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martínez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.129657. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field tunable three-dimensional magnetic nanotextures in cobalt-nickel nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.033085. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.3.033085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic vortex nucleation and annihilation in bi-stable ultra-small ferromagnetic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2587-2595. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08557B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Km Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gosteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of unexpected uniaxial magnetic anisotropy in La 2/3 Sr 1/3 MnO 3 films by a BaTiO 3 overlayer in an artificial multiferroic bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Algarabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emilio Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.651-661. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the role of κ-carbides in Fe Mn Al C alloys on abrasion wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.421-431. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic imaging using geometrically constrained nano-domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr07729k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic Transverse-Vortex Magnetic Configurations in CoNi Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Marie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1399 - 1405. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b07448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical properties of (Ba0.6Sr0.4)0.85Bi0.1TiO3 ceramics prepared by single-step, liquid-phase, solid-state reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahum Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fruhauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-018-0120-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local deformation gradients in epitaxial Pb(Zr 0.2 Ti 0.8 )O 3 layers investigated by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Wollschläger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Everhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokhipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (21), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aabd00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sintering stresses to nano modification in the microstructure of BaLa 4 Ti 4 O 15 by transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivas Babu Selvaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C.C. Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2018.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of yttria-stabilized zirconia thin films with a zigzag microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prías-Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aperador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernández-Landaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramírez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (24), pp.245110. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4990283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of He+ irradiated Co2MnSi Heusler alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.046101. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/4/046101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of off-axis and in-line electron holography for measurement of potential variations in Cu(In,Ga)Se2 thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Buecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Pianezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Advanced Structural and Chemical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.1. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40679-015-0015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Nanoscale Magnetic Study of Isolated Diameter-Modulated FeCoCu Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.9669-9678. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b05496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on developments of electron holography for material science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (38), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/38/380201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Induction Maps of Nanoscale Materials Revealed by Electron Holographic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Béché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (19), pp.6771--6778. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented Metallic Nano-Objects on Crystalline Surfaces by Solution Epitaxial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.9665 - 9677. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTEM Studies of Stress Assisted Sintered BaLa4Ti4O15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Selvaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.R. Senos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, INCOMAM'14 International Conference on Microscopy and Microanalysis, 21 (Supp 5), pp.47-48. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761501404X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the shape and surface oxidation in the magnetization reversal of thin iron nanowires grown by focused electron beam induced deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.1319-1331. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the strain induced magnetic phase segregation in manganite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.492-497. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl503834b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution imaging of remanent state and magnetization reversal of superdomain structures in high-density cobalt antidot arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castán-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (38), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/38/385703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Epitaxial Growth of Cobalt Nanowires on Crystalline Substrates for Data Storage Densities beyond 1 Tbit/in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.3481 - 3486. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501018z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking strategies of the microscopy community for improved utilisation of advanced instruments: , ESTEEM (2006-2011) and ESTEEM 2 (2012-2016) Two European initiatives to support TEM infrastructures and promote electron microscopy over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Tendeloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2-3), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.1044-1045. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial chemical and magnetic structure at the domain walls of an epitaxial oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokhipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Íñiguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515 (7527), pp.379-383. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking strategies of the microscopy community for improved utilization of advanced instruments: (2) The national network for transmission electron microscopy and atom probe studies in France (METSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.276-280. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Fine Structure of a Magnetic Domain Wall in a Ni Nanocylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassalle-Balier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wegrowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (5), pp.2053-2057. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl400317j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Ferromagnetic Resonance Study of ${\hbox{Co}}_{2}{\hbox{MnSi}}$ Thin Films: Effect of the Film Thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1037-1040. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2231856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural defects analysis versus spin polarized tunneling in Co2FeAl/MgO/CoFe magnetic tunnel junctions with thick MgO barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structural, and magnetic characterization of epitaxial Co 2 MnSi films deposited on MgO and Cr seed layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (4), pp.043921. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of misfit dislocations on the magnetoresistance of MgO-based epitaxial magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (9), </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.092405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electron-electron interactions induced by disorder at interfaces on spin-dependent tunneling in Co-Fe-B/MgO/Co-Fe-B magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.060405. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.060405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field strength and orientation effects on co-fe discontinuous multilayers close to percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.N. Kakazei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (14), pp.144432. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.144432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM and EELS measurements of interface roughness in epitaxial Fe/MgO/Fe magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (14), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.144413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Falqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme de Buttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1-2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium bubble size and faceting by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (2), 023519 (5 p.). </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2216791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124-125, pp.118--122. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II-VI and II1-xMnxVI semiconductor nanocrystals formed by the pressure cycle method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnel junctions with a zinc oxide - cobalt oxide composite tunnel barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Brizoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (11), pp.112505-1 - 112505-3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1882762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of tetrahedral islands in epitaxial NiO layers deposited on MgO(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 234 (4), pp.704-710. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01767-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range structuring of nanoparticles by mimicry of a cholesteric liquid crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourgerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verelst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (4), pp.229-231. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface morphology of NiO layers on MgO(0 0 1), MgO(1 1 0) and MgO(1 1 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 188 (1-2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputter growth and magnetic properties of exchange-biased La[sub 1/4]Ca[sub 3/4]MnO[sub 3]–La[sub 2/3]Sr[sub 1/3]MnO[sub 3] epitaxial bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hrabovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (10), pp.7730. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1447292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and stress relaxation of Co/NiO bilayers on MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (10), pp.5414-5420. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1361240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of NiO layers on MgO(0 0 1) and MgO(1 1 0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 177 (4), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00223-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original surface morphology of epitaxial NiO layers grown on MgO(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224 (3-4), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of structural evolution in ultrafine cobalt particles stabilized in different polymers—From a polytetrahedral arrangement to the hexagonal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.8137-8145. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.481414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, magnetic, transport, and magneto-optical properties of single crystal La2/3Sr1/3MnO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Porres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (9), pp.6773-6775. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.372837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-structure correlations in strained FexMn1-x/Ir superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88 (8), pp.4605. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1311301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tunnelling in trilayers with radio-frequency sputtered barrier layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Féry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (30), pp.6629-6642. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/10/30/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teyeb Ould Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Amiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22 (7), pp.703-712. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-J. Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (11), pp.1643-1648. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 166 (1-2), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lecante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 182 (3-4), pp.394-402. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Frechengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 167 (1-2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of Bct Iron Grown In (001) FeIr Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils Lahatra-Razafindramisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 384, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-384-253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of bct Fe in (100) FeIr superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.6-8. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-8853(95)00125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Ferromagnetic b.c.t. Iron Phase in (100) FeIr Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (3), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/26/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of in situ TEM experiments for phase transition studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (2-3), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmm:0199300402-3024900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy observations of the incommensurate phase in berlinite and quartz : interference contrast in the c-zone axis conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mutka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (8), pp.937-948. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01989005008093700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high Tc superconductor Bi2Sr2CaCu2O8 studied by electron microscopy. Influence of the partial substitution of Yb for Ca on the modulated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 159 (4), pp.461-467. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(89)80021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelastic behaviour of the (Ln)Ba 2 Cu 3 O 6+x orthorhombic phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 97 (1), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150198908018090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron microscopy study of the modulated phases in berlinite AlPO4 and quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (12), pp.2041-2053. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198600470120204100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazaleyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lobue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dots of Cd0.5Mn0.5Te semimagnetic semiconductor formed by the cold isostatic pressure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetoresistance in half-metallic terbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMFS 18th International Colloquium of Magnetic Films and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetoresistance in terbium films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of bct iron (100) Fe/Ir superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hübsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piecuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICMFS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Force Microscopy Imaging Using Geometrically Constrained Nano-Domain Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Corte-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId590"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD84EE15"/>
+    <w:nsid w:val="4DD28C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A354777"/>
+    <w:nsid w:val="AAD008D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C2C19955"/>
+    <w:nsid w:val="17FAC2CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="45C85D95"/>
+    <w:nsid w:val="C7C05A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D97EBE6D"/>
+    <w:nsid w:val="A747AC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-snoeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1735-0942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031726828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snoeck@cemes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etienne.snoeck@cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/etienne-snoeck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esteem2.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/equipexmimetis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Khelfallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fondet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Andersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rosamond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00614-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31309-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David G&#225;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Valenzuela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Dario Colorado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Gamez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Valenzuela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mar&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Andersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oliveros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.033085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08557B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Algarabel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emilio Pardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.51" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07729k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Zambrano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reyes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407089v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marie Andersen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joulie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07448" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Mas&#243;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0120-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivas Babu Selvaraj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reaney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.C. Abrantes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.04.054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amaya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pr&#237;as-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aperador" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez-Landaverde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ram&#237;rez-Cardona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990283" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buecheler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reinhard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pianezzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40679-015-0015-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05496" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/380201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Serrano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02723" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04524" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Selvaraj" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Senos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761501404X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724220v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Deen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa C&#243;rdoba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.136" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724222v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.12.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vilar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501018z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/38/385703" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venkatesan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#205;&#241;iguez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13918" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057445v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.01.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LRMSNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276623v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gabor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor Jr." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.07.028" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV1J0BX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2231856" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789801" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Silva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pereira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teixeira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moreira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Kakazei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144432" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015976v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contreras" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calderon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintero" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588701v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Portet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgerette" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat772" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540747v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch F&#233;ry" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/30/004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540697v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Lahatra-Razafindramisa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-253" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540639v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/3/006" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A60ECB13FCBF6C930A932C134EBEB1B8B5DC62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210969v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutka" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005008093700" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8267A19C6178AA584F2952C97B95BFBD48A806ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210399v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470120204100" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60730D730B1746D3925A3ECAA0194074A6A579BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015598v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tovar" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintero" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014962v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Baibich" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Antunes" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014955v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781918v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-snoeck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1735-0942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031726828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snoeck@cemes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etienne.snoeck@cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/etienne-snoeck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esteem2.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/equipexmimetis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Khelfallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Puttock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fondet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Andersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rosamond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fern&#225;ndez Scarioni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00614-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31309-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David G&#225;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Valenzuela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Dario Colorado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Gamez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Valenzuela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mar&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Andersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oliveros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.033085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08557B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Algarabel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emilio Pardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.51" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Zambrano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reyes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Corte-Le&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pancaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr07729k" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407089v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marie Andersen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joulie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b07448" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Mas&#243;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0120-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivas Babu Selvaraj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reaney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.C. Abrantes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.04.054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pr&#237;as-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aperador" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez-Landaverde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ram&#237;rez-Cardona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990283" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Keller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buecheler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reinhard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pianezzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40679-015-0015-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05496" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/38/380201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Serrano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02723" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04524" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Selvaraj" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Senos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761501404X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Deen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa C&#243;rdoba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.136" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cast&#225;n-Guerrero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/38/385703" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vilar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501018z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.12.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mag&#233;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venkatesan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#205;&#241;iguez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13918" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057445v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.01.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LRMSNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassalle-Balier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400317j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946143v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2231856" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276623v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gabor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor Jr." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.07.028" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV1J0BX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789801" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pereira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teixeira" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moreira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Kakazei" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.144432" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015976v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Contreras" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calderon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588701v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Portet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgerette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat772" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540747v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch F&#233;ry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/10/30/004" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540697v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Lahatra-Razafindramisa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-253" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562387v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bsch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00125-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4SRZ24N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540639v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/3/006" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89A60ECB13FCBF6C930A932C134EBEB1B8B5DC62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210969v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutka" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01989005008093700" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8267A19C6178AA584F2952C97B95BFBD48A806ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210399v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470120204100" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60730D730B1746D3925A3ECAA0194074A6A579BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015598v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tovar" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintero" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014962v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Baibich" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Antunes" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014955v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562381v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781918v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>