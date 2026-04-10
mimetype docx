--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1548,295 +1548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of luminescence measurements to the structural characterization of Pr3+-doped HfSiOx</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Fatme Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Denis Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235, pp.118004. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164169v1</w:t>
+                <w:t xml:space="preserve">hal-03457250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation of luminescence measurements to the structural characterization of Pr3+-doped HfSiOx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatme Trad</w:t>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa E Giba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zhigunov</w:t>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, pp.118004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457250v1</w:t>
+                <w:t xml:space="preserve">hal-03164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated Structural and Luminescence Analysis of B‐Doped Si‐Nanocrystals Embedded in Silica</w:t>
               </w:r>
@@ -1946,291 +1946,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of tin nanocrystals embedded in silicon by atomic probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-Scale Characterization of N-Doped Si Nanocrystals Embedded in SiO2 by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soren Roesgaard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Lundsgaard Hansen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab0948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (12), pp.7381-7389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b08620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082137v1</w:t>
+                <w:t xml:space="preserve">hal-02082140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-Scale Characterization of N-Doped Si Nanocrystals Embedded in SiO2 by Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+                <w:t xml:space="preserve">Structural characterization of tin nanocrystals embedded in silicon by atomic probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Roesgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
+                <w:t xml:space="preserve">John Lundsgaard Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brian Julsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (12), pp.7381-7389. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (6), pp.065005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b08620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab0948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082140v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interplay between Si-Er-O segregation and erbium silicate (Er 2 Si 2 O 7 ) formation in Er-doped SiO x thin films</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the nanoscale structure and the optical properties of Ce-doped SiO 1.5 thin films</w:t>
+                <w:t xml:space="preserve">Direct Insight into Ce-Silicates/Si-Nanoclusters Snowman-Like Janus Nanoparticles Formation in Ce-Doped SiO x Thin Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
@@ -2553,106 +2553,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 191, pp.88 - 91. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (22), pp.12447-12453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633490v1</w:t>
+                <w:t xml:space="preserve">hal-02180298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Insight into Ce-Silicates/Si-Nanoclusters Snowman-Like Janus Nanoparticles Formation in Ce-Doped SiO x Thin Layers</w:t>
+                <w:t xml:space="preserve">Correlation between the nanoscale structure and the optical properties of Ce-doped SiO 1.5 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
@@ -2687,82 +2687,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (22), pp.12447-12453. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 191, pp.88 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180298v1</w:t>
+                <w:t xml:space="preserve">hal-01633490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical study of Ce segregation in Ce-doped SiO 1.5 thin films</w:t>
               </w:r>
@@ -3528,291 +3528,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of rare-earth ion clusters in Yb : CaF 2</w:t>
+                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lacroix</w:t>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Genevois</w:t>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Doualan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.125124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633480v1</w:t>
+                <w:t xml:space="preserve">hal-01633479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct imaging of rare-earth ion clusters in Yb : CaF 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">J. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">G. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blavette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (12), pp.125124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.125124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633479v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
@@ -3932,77 +3932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,51 +4066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation in SiOx/SiO2 multilayers for optielectronics and microelectronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the supersaturation on Si diffusion and growth of Si nanoparticles in silcion-rich silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,338 +4441,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale observation of phase separation and formation of silicon clusters in Hf higk-κ silicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and morphology of self-organized Mn-rich nanocolumns embedded in Ge: Correlation with the magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 111, pp.103519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4718440⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.113918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738660v1</w:t>
+                <w:t xml:space="preserve">hal-01633477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and morphology of self-organized Mn-rich nanocolumns embedded in Ge: Correlation with the magnetic properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic scale observation of phase separation and formation of silicon clusters in Hf higk-κ silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 112 (11), pp.113918. </w:t>
+              <w:t xml:space="preserve">, 2012, 111, pp.103519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4768723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4718440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633477v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale microstructures of high-k HfSiO thin films fabricated by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4839,663 +4839,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Characterization and Metrology of Nanoclusters-Based Nanostructures by Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic characterization of Si nanoclusters embedded in SiO2 by atom probe tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, MA2011-01 (19), pp.1252-1252. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820066v1</w:t>
+                <w:t xml:space="preserve">hal-00737879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lardé Rodrigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.271-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633471v1</w:t>
+                <w:t xml:space="preserve">hal-00597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Superparamagnetic Co Clusters in Pulsed Laser Deposition-Grown Zn 0.9 Co 0.1 O Thin Films Using Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Invited) Characterization and Metrology of Nanoclusters-Based Nanostructures by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja108290u⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, MA2011-01 (19), pp.1252-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633468v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lardé Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (18), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597078v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic characterization of Si nanoclusters embedded in SiO2 by atom probe tomography.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
+                <w:t xml:space="preserve">Evidence of Superparamagnetic Co Clusters in Pulsed Laser Deposition-Grown Zn 0.9 Co 0.1 O Thin Films Using Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrade Bieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.164. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (5), pp.1451-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja108290u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737879v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Germanium content and strain on the formation of extended defects in ion implanted Silicon/Germanium</w:t>
               </w:r>
@@ -5775,51 +5775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,265 +5977,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization depth profile of (Fe/Dy) multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ott</w:t>
+                <w:t xml:space="preserve">Monte Carlo investigation of the magnetic anisotropy in Fe/Dy multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ledue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 320 (21), pp.2650 - 2659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.05.032⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 320 (21), pp.2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633463v1</w:t>
+                <w:t xml:space="preserve">hal-00294211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo investigation of the magnetic anisotropy in Fe/Dy multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetization depth profile of (Fe/Dy) multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 320 (21), pp.2814. </w:t>
+              <w:t xml:space="preserve">, 2008, 320 (21), pp.2650 - 2659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294211v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of Fe/Dy multilayers: a Monte Carlo investigation</w:t>
               </w:r>
@@ -6731,286 +6731,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of p-type Doping in Silicon Nanocrystals Embedded in SiO 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Muller</w:t>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mathiot</w:t>
+                <w:t xml:space="preserve">A Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PORQUEROLLES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294165v1</w:t>
+                <w:t xml:space="preserve">hal-02327109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Geiskopf</w:t>
+                <w:t xml:space="preserve">Characterization of p-type Doping in Silicon Nanocrystals Embedded in SiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Giba</w:t>
+                <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Zhigunov</w:t>
+                <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.2540-2541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619013436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327109v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie du dopage de nanocristaux de silicium par sonde atomique tomographique</w:t>
               </w:r>
@@ -7242,103 +7242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light emission from silicon containing Sn-nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Roesgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lundsgaard Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Julsgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Society Summer Topical Meeting Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Newport Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7454,64 +7454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of silicon nanoparticles in silica by spinodal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,64 +7579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of silicon nanoparticles in silica at atomic scale: influence of rare-earth dopants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7983,51 +7983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8136,51 +8136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavily doped Si-nanocrystals formed in P-(SiO/SiO2) multilayers: a novel route to infrared Si-based plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,51 +8434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF12392C"/>
+    <w:nsid w:val="2B0874BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8665,51 +8665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6389-1670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124080154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05132766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongke Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnan Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acd7cf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Roesgaard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lundsgaard Hansen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Julsgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab0948" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZM8JQG8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Grieb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djedai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.04.034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doualan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.06.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2016.7548539" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Djedai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.930" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00226371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6389-1670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124080154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05132766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongke Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnan Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acd7cf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Roesgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lundsgaard Hansen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Julsgaard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab0948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.10.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZM8JQG8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Grieb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djedai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.04.034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doualan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.06.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2016.7548539" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Djedai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.930" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00226371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>