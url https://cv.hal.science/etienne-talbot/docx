--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -3290,529 +3290,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Quantification of Indium and Nitrogen Concentration in InGaNAs Using HAADF-STEM</w:t>
+                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Grieb</w:t>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knut Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Beyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927614013051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633486v1</w:t>
+                <w:t xml:space="preserve">hal-01633479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo study of the magnetization reversal in DyFe2/YFe2 exchange-coupled superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct imaging of rare-earth ion clusters in Yb : CaF 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Djedai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.04.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (12), pp.125124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.125124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633483v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Quantification of Indium and Nitrogen Concentration in InGaNAs Using HAADF-STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blavette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tim Grieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schowalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (06), pp.1740 - 1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614013051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633479v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of rare-earth ion clusters in Yb : CaF 2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Monte Carlo study of the magnetization reversal in DyFe2/YFe2 exchange-coupled superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brasse</w:t>
+                <w:t xml:space="preserve">S. Djedai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Braud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (12), pp.125124. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 368, pp.29 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.125124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633480v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,274 +4060,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation in SiOx/SiO2 multilayers for optielectronics and microelectronics applications</w:t>
+                <w:t xml:space="preserve">Influence of the supersaturation on Si diffusion and growth of Si nanoparticles in silcion-rich silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.P. Nalini</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 132, pp.290. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.063519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4792218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861764v1</w:t>
+                <w:t xml:space="preserve">hal-00788699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the supersaturation on Si diffusion and growth of Si nanoparticles in silcion-rich silica</w:t>
+                <w:t xml:space="preserve">Phase transformation in SiOx/SiO2 multilayers for optielectronics and microelectronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113, pp.063519. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4792218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788699v1</w:t>
+                <w:t xml:space="preserve">hal-00861764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale evidence of erbium clustering in Er-doped silicon-rich silica</w:t>
               </w:r>
@@ -4447,51 +4447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and morphology of self-organized Mn-rich nanocolumns embedded in Ge: Correlation with the magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,51 +4499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (11), pp.113918. </w:t>
@@ -4607,51 +4607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,295 +5207,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Superparamagnetic Co Clusters in Pulsed Laser Deposition-Grown Zn 0.9 Co 0.1 O Thin Films Using Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lardé Rodrigue</w:t>
+                <w:t xml:space="preserve">Herrade Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (18), pp.55. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (5), pp.1451-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja108290u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633471v1</w:t>
+                <w:t xml:space="preserve">hal-01633468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Superparamagnetic Co Clusters in Pulsed Laser Deposition-Grown Zn 0.9 Co 0.1 O Thin Films Using Atom Probe Tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Bieber</w:t>
+                <w:t xml:space="preserve">Lardé Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schmerber</w:t>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (5), pp.1451-1458. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (18), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja108290u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633468v1</w:t>
+                <w:t xml:space="preserve">hal-01633471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Germanium content and strain on the formation of extended defects in ion implanted Silicon/Germanium</w:t>
               </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ledue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106, pp.023901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5996,51 +5996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo investigation of the magnetic anisotropy in Fe/Dy multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ledue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6113,51 +6113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,51 +6234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of Fe/Dy multilayers: a Monte Carlo investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ledue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7467,51 +7467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,51 +7592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,51 +7691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of Exchange-spring DyFe2/YFe2 Superlattices by Monte Carlo Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Djedai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,51 +8434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B0874BD"/>
+    <w:nsid w:val="72512DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8665,51 +8665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6389-1670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124080154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05132766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongke Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnan Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acd7cf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Roesgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lundsgaard Hansen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Julsgaard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab0948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.10.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZM8JQG8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Grieb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djedai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.04.034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doualan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.06.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2016.7548539" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Djedai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.930" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00226371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6389-1670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124080154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05132766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongke Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnan Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acd7cf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Roesgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lundsgaard Hansen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Julsgaard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab0948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.10.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZM8JQG8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doualan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125124" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Grieb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djedai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.04.034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.06.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2016.7548539" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Djedai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.930" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00226371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>