--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1548,295 +1548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation of luminescence measurements to the structural characterization of Pr3+-doped HfSiOx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatme Trad</w:t>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa E Giba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zhigunov</w:t>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, pp.118004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457250v1</w:t>
+                <w:t xml:space="preserve">hal-03164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of luminescence measurements to the structural characterization of Pr3+-doped HfSiOx</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Fatme Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Denis Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235, pp.118004. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164169v1</w:t>
+                <w:t xml:space="preserve">hal-03457250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated Structural and Luminescence Analysis of B‐Doped Si‐Nanocrystals Embedded in Silica</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,291 +3290,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
+                <w:t xml:space="preserve">Direct imaging of rare-earth ion clusters in Yb : CaF 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blavette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (12), pp.125124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.125124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633479v1</w:t>
+                <w:t xml:space="preserve">hal-01633480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of rare-earth ion clusters in Yb : CaF 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Doualan</w:t>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brasse</w:t>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Braud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (12), pp.125124. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.125124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633480v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Quantification of Indium and Nitrogen Concentration in InGaNAs Using HAADF-STEM</w:t>
               </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,51 +4447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and morphology of self-organized Mn-rich nanocolumns embedded in Ge: Correlation with the magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,51 +4499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (11), pp.113918. </w:t>
@@ -4607,51 +4607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5122,51 +5122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5775,51 +5775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,286 +6731,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">Characterization of p-type Doping in Silicon Nanocrystals Embedded in SiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Geiskopf</w:t>
+                <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Giba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Zhigunov</w:t>
+                <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.2540-2541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619013436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327109v1</w:t>
+                <w:t xml:space="preserve">hal-02294165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of p-type Doping in Silicon Nanocrystals Embedded in SiO 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Muller</w:t>
+                <w:t xml:space="preserve">A Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mathiot</w:t>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PORQUEROLLES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294165v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie du dopage de nanocristaux de silicium par sonde atomique tomographique</w:t>
               </w:r>
@@ -7467,51 +7467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,51 +7592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7983,51 +7983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8136,51 +8136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavily doped Si-nanocrystals formed in P-(SiO/SiO2) multilayers: a novel route to infrared Si-based plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,51 +8434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72512DE3"/>
+    <w:nsid w:val="E4C79F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8665,51 +8665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6389-1670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124080154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05132766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongke Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnan Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acd7cf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Roesgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lundsgaard Hansen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Julsgaard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab0948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.10.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZM8JQG8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doualan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125124" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Grieb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djedai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.04.034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.06.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2016.7548539" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Djedai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.930" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00226371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6389-1670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124080154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05132766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongke Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnan Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acd7cf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Roesgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lundsgaard Hansen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Julsgaard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab0948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.10.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZM8JQG8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doualan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Grieb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djedai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.04.034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.06.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2007.03.182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pascard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2016.7548539" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Djedai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.930" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00226371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>