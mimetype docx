--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Wauthier (1929-1960)</w:t>
+                <w:t xml:space="preserve">L'importance de l’histoire sanitaire de l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183822v1</w:t>
+                <w:t xml:space="preserve">hal-03183820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance de l’histoire sanitaire de l’époque contemporaine</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Wauthier (1929-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183820v1</w:t>
+                <w:t xml:space="preserve">hal-03183822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -270,165 +270,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima, les Papes et la Russie, ou quand le surnaturel rencontre la géopolitique</w:t>
+                <w:t xml:space="preserve">Les étapes de la scolarisation et de la socialisation des jeunes aveugles dans la France des XIXème et XXème siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Apparizioni e Rivoluzioni »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Turin, Nov 2018, Turin, Italie</w:t>
+              <w:t xml:space="preserve"> L’inclusion dans tous ses états </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201344v1</w:t>
+                <w:t xml:space="preserve">hal-03201347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étapes de la scolarisation et de la socialisation des jeunes aveugles dans la France des XIXème et XXème siècles</w:t>
+                <w:t xml:space="preserve">Fatima, les Papes et la Russie, ou quand le surnaturel rencontre la géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L’inclusion dans tous ses états </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Apparizioni e Rivoluzioni »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Turin, Nov 2018, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201347v1</w:t>
+                <w:t xml:space="preserve">hal-03201344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’école de Jules Ferry à la médecine préventive et aux démarches contemporaines</w:t>
               </w:r>
@@ -1068,164 +1068,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecins et société en France du XVIème siècle à nos jours.</w:t>
+                <w:t xml:space="preserve">L'enjeu ukrainien;ce que révèle la révolution orange, éditions CLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949975v1</w:t>
+                <w:t xml:space="preserve">hal-02949971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu ukrainien;ce que révèle la révolution orange, éditions CLD</w:t>
+                <w:t xml:space="preserve">Médecins et société en France du XVIème siècle à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Berlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949971v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre aveugle en Lorraine aux XIXè et XXèmes siècles.</w:t>
               </w:r>
@@ -1423,392 +1423,392 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le drame du travail des enfants au XIXème siècle</w:t>
+                <w:t xml:space="preserve">La médecine sociale au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Laloux; Arnaud Péters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930 : mains-d'œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.349-360, 2020, 978-2-36424-076-6</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.337-340, 2020, 978-2-36424-076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395406v1</w:t>
+                <w:t xml:space="preserve">hal-02949981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intuitions fondatrices de la JOC-JOCF</w:t>
+                <w:t xml:space="preserve">Sécurité sociale pour les ouvriers allemands, accès aux soins souvent difficile ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludovic Laloux; Arnaud Péters. </w:t>
+              <w:t xml:space="preserve">Ludovic Laloux; Arnaud Peters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.355-360, 2020, 978-2-36424-076-6</w:t>
+              <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930 : mains-d'œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.341-348, 2020, 978-2-36424-076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212788v1</w:t>
+                <w:t xml:space="preserve">hal-02950007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intuitions fondatrices de la JOC-JOCF (Jeunesse Ouvrière Chrétienne)</w:t>
+                <w:t xml:space="preserve">Le drame du travail des enfants au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludovic Laloux; Arnaud Peters. </w:t>
+              <w:t xml:space="preserve">Ludovic Laloux; Arnaud Péters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930 : mains-d'œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-076-6</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.349-360, 2020, 978-2-36424-076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950003v1</w:t>
+                <w:t xml:space="preserve">hal-03395406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine sociale au XIXème siècle</w:t>
+                <w:t xml:space="preserve">Les intuitions fondatrices de la JOC-JOCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Laloux; Arnaud Péters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930 : mains-d'œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.337-340, 2020, 978-2-36424-076-6</w:t>
+              <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.355-360, 2020, 978-2-36424-076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949981v1</w:t>
+                <w:t xml:space="preserve">hal-03212788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité sociale pour les ouvriers allemands, accès aux soins souvent difficile ailleurs</w:t>
+                <w:t xml:space="preserve">Les intuitions fondatrices de la JOC-JOCF (Jeunesse Ouvrière Chrétienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Laloux; Arnaud Peters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930 : mains-d'œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.341-348, 2020, 978-2-36424-076-6</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950007v1</w:t>
+                <w:t xml:space="preserve">hal-02950003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures enfantines dans les sociétés d'Europe occidentale et aux Etats-Unis de 1945 à 1990</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thevenin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Abalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apangome Ngagningagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cunin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbanga Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03395406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.bases-doc.univ-lorraine.fr/pur/109293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thevenin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183822v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Abalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apangome Ngagningagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cunin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbanga Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berlan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03395406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.bases-doc.univ-lorraine.fr/pur/109293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>