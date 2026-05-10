--- v0 (2026-04-07)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne WALKER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Géographie socialeUMR 6590 Espaces et SociétésUniversité de Caen NormandieIUT Grand Ouest Normandie, pôle d'Alençon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-7133-3385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155556894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues internationales ou nationales avec comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., ELALAOUI C., 2025, « Des urnes aux ronds-points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes », Participations, 2025/1, n° 41, pp. 31-59 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/parti.041.0031</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BUTIN S., 2025, « Documenter les espaces de vie des Gilets jaunes pour éclairer l’émergence et la dynamique du mouvement. De l’automobilité défendue à la métropolisation combattue ? », Géocarrefour [en ligne], 99/1 | 2025 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14lrn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des Conditions de Travail à l’université de Caen Normandie, 2024, « L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles », Chroniques du travail [en ligne], 14 | 2024, (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/13t2b</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2023, « Documenter les conditions de travail à l’université : un observatoire scientifique et militant », Mouvements, n° 113, pp. 145-154 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/mouv.113.0131</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BLAVIER P., 2022, « Shedding light on the Yellow Vests movement through its spatial dimension, from the gathering places to the origins of the participants », French Politics, vol. 20, n°3 (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1057/s41253-022-00187-9</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).COLLECTIF, 2019, « Enquêter in situ par questionnaire sur une mobilisation. Une étude sur les gilets jaunes », Revue française de science politique, vol. 69, n° 5, pp. 869-892 (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/revue-francaise-de-science-politique-2019-5-page-869.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2019 « &amp;quot;Quand la ville ne dort pas&amp;quot; S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité) », Carnets de géographe, 12 | 2019, mis en ligne le 09 décembre 2019 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/cdg.4577</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2017, « De la discipline au travail électoral ? Gouverner l'espace-temps récréatif nocturne à Rennes », Cultures & Conflits, « Politiques de la nuit », n°105-106, pp. 123-143 (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/conflits.19477</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « Exposition au bruit, gêne sonore, plainte et mobilisation habitante : de la cohabitation à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes », Norois, n°234, 2015/1, pp. 7-28 (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/norois.5456</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), 2025, Devenir des gilets jaunes, Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », 230 p. (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375199v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DEVAUX C., MAHOUDEAU A., OIRY-VARACCA M., UHEL M., WALKER É. (dir.), 2024, Rapports de domination et résistances : approches de géographie sociale, Rennes, Presses Universitaires de Rennes, coll. Géographie sociale, 340 p. (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04815036v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages scientifiques (ou chapitres de ces ouvrages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BUTON F., WALKER É., BORDIEC S., DONDEYNE C., 2025, « Conclusion : devenir gilet jaune ? », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 217-223 (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375198v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).REUNGOAT E., BUTON F., WALKER É., BORDIEC S., DONDEYNE C., 2025, « Introduction », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 7-17 (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375216v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DONDEYNE C., LEVAIN A., WALKER É., 2025, « Le travail, commun diviseur des gilets jaunes ? », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 19-51 (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05566398v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, « L’ancrage “à double tranchant”. Une approche biographique et géographique pour saisir l’engagement en jaune », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 53-75 (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05566378v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DEVAUX C., MAHOUDEAU A., OIRY-VARACCA M., UHEL M., WALKER É. (dir.), 2024, « Introduction », Rapports de domination et résistances : approches de géographie sociale, Rennes, Presses Universitaires de Rennes, coll. Géographie sociale, p. 7-16. (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04815036v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2024, « Les Gilets jaunes, c’est la France périphérique. », in Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines, BUTON F., REUNGOAT E. (dir.), Paris, Le Cavalier Bleu, coll. « Idées reçues », pp. 97-102, (hal-04716868 / </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/lcb.reung.2024.01.0097</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2024, « La France périphérique : thèse et critiques. » in Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines, BUTON F., REUNGOAT E. (dir.), Paris, Le Cavalier Bleu, coll. « Idées reçues », pp. 103-104 (hal-04716883 / </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/lcb.reung.2024.01.0103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2023, « Urgence écologique, économique, sociale ou démocratique ? À propos de la crise des Gilets jaunes », in Il y a urgence ! Les géographes s’engagent, OPILLARD F., SARDIER T. (dir.), Paris, CNRS Éditions, pp. 59-72 (</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/cnrs.opill.2023.01.0059</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2018, « Les régulations du bruit récréatif nocturne par l'habitant : une échelle individuelle de la production de l'espace urbain ? Exemples dans les hypercentres de Caen et Rennes », in Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, Paris, L'Harmattan, Questions contemporaines, pp. 191-206 (</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-02011150</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « Caractériser les cohabitations nocturnes dans les hypercentres au prisme des perceptions des ambiances sonores. Études de cas à Caen, Rennes et Paris », in Soundspaces. Espaces, expériences et politiques du sonore, GUIU C., FABUREL G., MERVANT-ROUX M-M., TORGUE H., WOLOSZYN P. (dir.), Rennes, Presses Universitaires de Rennes, Géographie Sociale, pp. 333-348 (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-01643245</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2026, « La mobilisation mouvante des Gilets Jaunes : des blocages en périphérie aux manifestations centrales », in R. Le Goix, A. Ribardière, J. Rivière (coord.), Atlas social de la France. Pour un autre récit des inégalités dans l’espace national [En ligne] (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asf.996</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, « Le bruit des sorties de fin de semaine est-il nécessairement gage de conflits ? », EchoBruit, dossier spécial « La fête et le bruit », CIDB, n°178, pp. 14-17 (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302426v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).PACHOUD-JANODY E., NOGUERA S., DELLA SUDDA M., LEVAIN A., WALKER É., 2025, Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation, Note de recherche ANR Gilets jaunes, 86 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04902218v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2023, « Il se dessine une politisation du proche », Fondation de l’Écologie Politique, dossier « L'écologie depuis les ronds-points », mis en ligne le 16 novembre 2023 (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-04645256</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondationecolo.org/publication/il-se-dessine-une-politisation-du-proche/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartement (3/3). La fabrique des prix immobiliers », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.778</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartements (2/3). Des marchand·es de bien et SCI qui investissent en centre-ville, des services publics et administrations qui s’excentrent », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.771</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartements (1/3). Des cadres locaux aux « Parisien·nes », une socio-géographie des acheteur·ses », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.765</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.ELALAOUI C., FRÉMONT C., WALKER É., PAUCHARD L., 2022, « Les Gilets jaunes à Caen : appropriation de l’espace et contestation politique », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ELALAOUI C., FRÉMONT C., WALKER É., PAUCHARD L., 2022, « Qui sont les Gilets Jaunes mobilisés à Caen ? », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1065</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2022, « Se loger dans l’aire urbaine : 50 ans de mutations », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1042</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « Se déplacer pour travailler dans l’aire urbaine : des flux multiples », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1062</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Quelle géographie des emplois dans l’aire urbaine caennaise ? Une forte concentration des emplois très qualifiés », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.935</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « La division socio-résidentielle dans l’aire urbaine de Caen en 2015 », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.928</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « « Dis-moi où tu habites, je te dirai qui tu es », La division socio-résidentielle dans l’agglomération caennaise », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.910</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Une aire urbaine de plus en plus tertiaire et des communes aux activités spécialisées (2015) », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=717</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Habitat et logement dans l’aire urbaine caennaise en 2015 », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=650</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Caen vue par l’INSEE : les 201 communes de l’aire urbaine », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=642</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLEMIN P., WALKER É., 2016, « Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement. », ESO Travaux et Documents, n°40, mars 2016, pp. 49-58.DELORME P-A., LE ROULLEY S., WALKER É., 2015, « Ce monde que nous ne pouvons que reproduire », Les instantanés de la MRSH, Forge numérique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications dans un congrès ou colloque international ou national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">PACHOUD-JANODY E., NOGUERA S., DELLA SUDDA M., LEVAIN A., WALKER É., 2025, « Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019) », 11e Congrès de l’AFS « Environnement(s) & Inégalités », AFS, CERTOP; CRESCO; LASSP; LISST, Toulouse, Juillet 2025 (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05522559v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).GASQUET-BLANCHARD C., HOYEZ A-C., LESSAULT D., WALKER É., 2023, « Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum », Rencontres du Comité National Français de Géographie (CNFG), édition « Engagement(s) », Valenciennes, 24-25 mai (</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04159411</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2022, « « S’il a envie de casser, qu’il aille sur Paris mais pas ici » Entrer par les espaces de vie et de mobilisation pour éclairer les trajectoires de l’engagement : le cas de Gilets jaunes ornais », Congrès de l’Union Géographique International, Paris, 18-22 juillet (</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783054</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).ELALAOUI C. & WALKER É., 2022, « « Tous sous le même maillot » ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune », Congrès de l’Association Française de Science Politique, Lille, 5-6-7 juillet (</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783060</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).BUTIN S. & WALKER É., 2022, « Documenter les cadres (spatialisés) de socialisation des Gilets jaunes pour éclairer l’émergence et la structuration du mouvement. De la condition mobilitaire périphérique à l’opposition aux dynamiques de métropolisation », Congrès de l’Association de Science Régionale de Langue Française, Rennes, 29-30 juin, 1er juillet (</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783061</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BLAVIER P., 2021, « A Look Back at Yellow Vests Movement’s Spatial Dimension: from Gathering to Coming Protestors’ Logics », Congrès de l’American Political Science Association (APSA), session Understanding the Yellow Vests through the Lens of Mixed Methods, Paris, 29 septembre (</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783057</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « L'institution du &amp;quot;jeudi soir&amp;quot; : géographie sociale des pratiques de loisir nocturnes juvéniles à Caen et Rennes », in colloque international Inégalités éducatives et espaces de vie, Rennes, 10-11 septembre.WALKER É., 2015, « De la discipline au contrôle des pratiques festives nocturnes : actualisation des modes d’exercice du pouvoir institutionnel à partir de l’exemple de Rennes », in congrès national de l'Association Française de Science Politique, Aix-en-Provence, 22-24 juin.WALKER É., 2015, « Les régulations pratiques de la fête nocturne : une échelle individuelle du politique ? Études de cas à Caen et Rennes », in colloque international Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne, Paris, 5-6 mars.WALKER E., 2014, « Exposition au bruit, gêne sonore, plainte et mobilisation habitante : du partage à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes », in colloque international l'Espace en Partage, Rennes, 9-11 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des séminaires, des journées d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., BUTIN S., 2024, « Les espaces de mobilisation des Gilets jaunes : (ré)institution en tant qu'enjeux et moyens évolutifs du rapport de force, de la construction à l'alignement scalaire », in séminaire tournant de l’ANR Gilets jaunes, Nantes, 6 février.WALKER É., BUTIN S., 2024, « Entrer par les espaces de vie des Gilets jaunes pour éclairer l'émergence et la structuration du mouvement : division sociale de l'espace, ancrage et effets de contexte », in séminaire tournant de l’ANR Gilets jaunes, Nantes, 6 février.WALKER É., 2023, « Des espaces de mobilisation aux espaces de vie : que nous dit la géographie des Gilets jaunes ? », in séminaire « L’espace, catégorie de la pratique et analyseur du monde social », BACKOUCHE I., TOPALOV C. (dir.), EHESS, 21 novembre.WALKER É., 2023, « Spatialités de l’emploi et migrations pendulaires : retour sur deux planches de l’Atlas social de Caen », in chantier de l’UMR ESO « L'espace et la relation formation/emploi », Université d’Angers, 10 juillet.WALKER É., 2023, « La métropolisation nantaise au prisme des achats d’appartements », in séminaire ESO / CENS / CRENAU « Autour de l’Atlas social de la métropole nantaise. Au-delà de la ville attractive », Nantes Université, 15 mai.WALKER É., 2023, « L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie II – depuis la géographie sociale des mobilisations et la sociologie rurale », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université du Mans, 6 mars.WALKER É., 2022, « L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie I – depuis la sociologie des carrières et de l’engagement militant », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université de Rennes II, 14 novembre.Observatoire des conditions de travail à l’Université de Caen-Normandie, 2022, « Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail », in journées d’étude Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique, Nantes, 24-25 novembre.Observatoire des conditions de travail à l’Université de Caen-Normandie, 2022, « Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant », in journées d’étude Violences ordinaires dans les organisations académiques, Paris, 9-10 juin.WALKER É., 2022, « Segmentations populaires et (dés)alignements politiques chez les Gilets jaunes normands, une approche par questionnaire », in journée d’études Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace, Caen, 1er avril (</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783067</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).BUTIN S. & WALKER É., 2022, « Des questions de recherche à la pratique : s’initier à la cartographie et aux géotraitements sous SIG », in journée de formation ANR Gilets jaunes, Caen, 30 mars (</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783069</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2021, « Documenter quantitativement les conditions de travail à l’université : enjeux méthodologiques autour de la création d’un observatoire scientifique et militant », in journées d’étude Data-SHS, Caen, 6-10 décembre.WALKER É., 2021, « Enquêter le mouvement social « à chaud ». L’exemple d’une enquête par questionnaire menée lors de la mobilisation des Gilets Jaunes », in journées d’étude Data-SHS, Caen, 6-10 décembre (</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783071</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2021, « Réguler les pratiques récréatives nocturnes pour « sortir du lot » ou résister aux injonctions institutionnelles : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et de Rennes », in journées d’étude Produire et réguler les fêtes, Cermes 3 & Dysolab, Villejuif, 25-26 novembre (</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).ELALAOUI C., FRÉMONT C., GUILLEMIN P., PAUCHARD L., UHEL M., WALKER É., 2021, « Présentation de la recherche du Collectif d’enquête caennais sur les Gilets jaunes », in atelier ESO-Caen, 21 juin.WALKER É., BLAVIER P., 2020, « Saisir la dimension spatiale du mouvement des « Gilets jaunes » : sources, méthodes et premiers résultats », in journées d’étude MetSem/Mate-Shs, Sciences Po Paris, 16-17 janvier (</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-02603206</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2019, « Retour sur les variables spatiales de la base Jaune vif », in journées d’études du Collectif Jaune vif, Bordeaux, 1er juillet.ELALAOUI C., HAVARD M., WALKER É., 2019, « Présentation de la recherche du Collectif d’enquête caennais sur les Gilets jaunes », in journées d’études du Collectif Jaune vif, Bordeaux, 29-30 janvier.WALKER É., 2019, « &amp;quot;Quand la ville ne dort pas&amp;quot; S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité) », in journée d’étude du programme pluridisciplinaire Villes et sciences sociales de la MRSH de l'Université de Caen Normandie, 12 mars.WALKER É., 2019, « Analyse multiscalaire de la dimension spatiale des inégalités structurales et des inégales mobilisations tentant de les contrer ou reproduire à travers le cas des hypercentres récréatifs nocturnes de Caen et Rennes », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université du Mans, 4 mars.WALKER É., 2018, « S’approprier l’espace-temps hypercentral nocturne : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et Rennes », in journée d’étude du groupe transversal de recherche Justice, Espace, Discriminations, Inégalités (JEDI) du labex Futurs Urbains La dimension spatiale des formes de l'action collective, Université de Paris Est Créteil, 23 mai.WALKER É., 2018, « &amp;quot;Quand la ville ne dort pas&amp;quot;. Exposition au bruit récréatif nocturne, gêne sonore et mobilisations de cohabitants dans les hypercentres de Caen et Rennes », in séminaire Histoire et Culture Sonore, Centre d'histoire sociale du XXème siècle, Université de Paris I, 18 mai.BOURDIER L., WALKER É., « Penser l'émancipation au regard des modes d'action politique contestataires contre les &amp;quot;Grands Projets Inutiles ou Imposés&amp;quot; (GPII). Les luttes contre les GPII, des luttes blancho-bourgeoises ? », in séminaire Pratiques et pensées de l'émancipation, MRSH de Caen, 3 mai.WALKER É., 2015, « Une &amp;quot;action publique ordinaire&amp;quot; ? Discussion à partir d'exemples tirés d'un travail sur les cohabitations autour de l'enjeu festif nocturne », in séminaire de l'axe III Action Publique de l'UMR ESO 6590 CNRS, Angers, 27 avril.DELORME P-A., LE ROULLEY S., WALKER É., 2015, « Ce monde que nous ne pouvons que reproduire. Regard socio-anthropologique à partir du carnaval étudiant de Caen », in séminaire Villes et sciences sociales, MRSH de Caen, 13 janvier.WALKER É., 2013, « Les cohabitations conflictuelles dans la ville nocturne : pratiques, représentations et gestions », séminaire du laboratoire ESO - Caen, février.WALKER É., 2012, « Les cohabitations nocturnes dans les hypercentres : exemples de Caen, Rennes et Paris », séminaire du laboratoire ESO - Caen, juin.WALKER É., 2011, « Cohabitation, sociabilités et nuisances dans l’espace public nocturne. L'exemple de Caen.&amp;quot;, in école thématique CNRS Soundspace « Espaces, expériences, politiques », Roscoff, 4-8 juillet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions publiques, dissémination de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">RIPOLL F., ROUX F., WALKER É., 2023, intervention lors de la conférence « Quand la politique s’ancre dans le local », Festival International de Géographie, édition 2025 « Pouvoir », Saint-Dié-des-Vosges, 4 octobre (</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302475v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, les cahiers de doléance de l’Orne : premiers résultats, Université Citoyenne des Pays Ornais, Le Theil, Val-au-Perche, 8 juin (</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302466v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2023, intervention lors de la table ronde « ZAD, ronds-points, mégabassines… Les nouveaux lieux de la mobilisation sociale », avec BOLLACHE L., DESCOLA P., LUSSAULT M., Festival International de Géographie, édition 2023 « Urgences », Saint-Dié-des-Vosges, 29-30 septembre, 1er octobre (</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=rp8K0Md1EPE&list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&index=27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2021, « Observatoire des conditions de travail à l’Université de Caen-Normandie : Présentation et premiers résultats du questionnaire passé à l’hiver 2020-2021 », Caen, 8 juin.ELALAOUI C., GIRARDIN A., HAVARD M., LARIAGON R., PAUCHARD L., SEILLER P., WALKER É., 2019, « À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes » », in Ouest-France, 24 avril (</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03436467</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).MILBURN P., WALKER É., 2014, co-animation de la sortie terrain « L'hypercentre festif − quartier Sainte-Anne », in colloque international l'Espace en Partage, Rennes, 9-11 avril.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champ de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes, entrées, espaces, approches et méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Division sociale (morphologique, administrative, démographique, productive, socio-résidentielle et électorale) de l'espace•	Modes d'appropriation de l'espace (action collective, mouvements sociaux, gouvernementalité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Mouvement des Gilets jaunes•	Cahiers de doléances•	Espace-temps (hyper)central nocturne autour de l'enjeu récréatif et de la question sonore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	France, ex-Basse-Normandie, Caen, Rennes, Orne, métropoles régionales et petites villes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Géographie sociale•	Sociologie politique•	Perspective sociohistorique, morphogénétique, structuralo-constructivisme•	Approche dimensionnelle de l'espace•	Inégalités, rapports de pouvoir et de domination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Méthodes mixtes (quanti / quali), questionnaires, entretiens compréhensifs et biographiques, cartographie et géomatique, revue de presse, analyse de documents programmatiques et institutionnels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (soutenue le 11/12/2018) : « Quand la ville ne dort pas » S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)Jury : Yves BONNY, maître de conférence en sociologie, Université de Rennes II, UMR ESO 6590 (examinateur) ; Patrice CARO, professeur de géographie, Université de Caen Normandie, UMR ESO 6590 (directeur de thèse) ; Anne-Cécile DOUILLET, professeure de science politique, Université de Lille II, UMR CERAPS 8026 (rapporteure) ; Guillaume FABUREL, professeur de géographie, Université Lumière-Lyon II, UMR TRIANGLE 5206 (rapporteur) ; Patrice MELE, professeur de géographie, Université de Tours, UMR CITERES 7324 (président du jury) ; Fabrice RIPOLL, maître de conférence HDR en géographie, Université de Paris-Est-Créteil-Val-de-Marne, EA Lab'URBA 3482 (examinateur)Mots-clés : Caen, Rennes, ville, nuit, pratiques récréatives, bruit, gêne sonore, mobilisations, gouvernement, conflits, appropriation de l'espace et du temps, approche dimensionnelle, morphogénétique, géographie sociale.Résumé : Cette thèse se propose d’analyser la ville contemporaine à partir des cas de Caen et Rennes et du prisme récréatif nocturne, dans une perspective morphogénétique, polémologique et dimensionnelle. Au travers de méthodes qualitatives (entretiens compréhensifs et analyse de discours, revue de presse, d’archives et de documents institutionnels) et quantitatives (statistiques uni-, bi- et multivariées réalisées sur des tableaux de données du recensement et de questionnaires notamment) spatialisées et temporalisées, ce sont les mobilisations des « sortants », « commerçants », « cohabitants » et institutions pour l’appropriation de l’espace-temps hypercentral nocturne qui ont fait l’objet d’analyses. Une première partie donne à voir l’importance de l’usage récréatif au sein des hypercentres de Caen et Rennes la nuit. Attribut central de la jeunesse, les sorties récréatives – plus que proprement « festives » en fait – sont dûment polarisées par une offre commerciale dédiée nombreuse et hypercentrale. Autour et à proximité parfois immédiate, sont amenés à cohabiter pour bonne part ces jeunes sortants une fois rentrés chez eux, mais aussi d’autres populations beaucoup plus insérées socialement – sur un plan professionnel, mais aussi parental et résidentiel. Ainsi, une « situation tensionnelle » entre usages reproductifs – i.e. récréatif et biologique – se dessine au sein des hypercentres durant le temps de la nuit. Une seconde partie insiste sur la manière dont certains sortants et commerçants se mobilisent au travers de l’usage récréatif nocturne, les uns dans la manière de se sociabiliser entre pairs au sein de bars et discothèques dûment sélectionnées, les seconds du fait de leur souci à attirer les premiers au sein de leurs établissements, mais aussi à les gérer. Ponctuellement, ces mobilisations quotidiennes cèdent le pas à des mobilisations politiques collectives, dès lors que l’appropriation récréative nocturne de certaines rues et place chez les sortants d’une part, la continuité de l’activité commerciale chez les commerçants de l’autre, sont menacées. Une troisième partie s’intéresse aux mobilisations des cohabitants autour de cet usage récréatif nocturne. Une fois la division sociale des hypercentres établie, différents caractères ont été mis en évidence pour expliquer l’inégal ressenti notamment sonore de cet usage, caractères aussi bien acoustiques et liés à l’exposition, que sociologiques. Sans doute davantage que ces deux premiers facteurs, il apparaît que l’appréciation des sorties récréatives nocturnes avoisinantes a fortement à voir avec l’évolution au sein des cycles de vie, les insertions professionnelles, et surtout l’ancienneté et la propriété allant de pair avec l’expression d’une plus forte gêne. Cette dimension cognitive se double d’un volet actionnel : si ceux qui entretiennent un rapport encore intime avec lesdites sorties se limitent, en tant que cohabitants, à s’adapter à leur marquage sonore ou à confronter leur bruiteur, le recours aux institutions et l’action collective semblent le propre de ceux qui s’en distancient. Enfin, une ultime partie s’intéresse à la manière dont les institutions gouvernent ces différentes mobilisations « ordinaires ». Si les années 2000 ont été marquées à Rennes et même à Caen par la répression policière et administrative des commerçants et surtout des sortants, si le détour des décennies 2000/2010 l’a notamment été par la contractualisation avec les premiers et la « sanitarisation » surtout communicationnelle des seconds, un changement semble se dessiner ces dernières années. Dans un contexte de restrictions budgétaires étatiques mais aussi municipales croissantes, les commerçants semblent de plus en plus considérés par les institutions tels des auxiliaires d’ordre et de santé publics – nombreux et économiques –, utiles pour gouverner à moindre coût la déviance des sortants. Relativement peu suivis par les institutions, les cohabitants mobilisés font même l’objet de dispositifs spécifiques conduisant à leur neutralisation. Se dessine somme toute le passage progressif de l’économie fordiste où la nuit servait dans le cadre du sommeil à reproduire la force de travail diurne à une économie post-fordiste 24h/24, où la nuit devient un vecteur permettant de satisfaire aux besoins eux aussi reproductifs et nocturnes, mais récréatifs, du capitalisme devenu aussi cognitif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche / collaborations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes : approches pluridisciplinaires des mobilisations et politisations populaires | ANR (PRC) | 2020-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Résumé : La contestation des Gilets jaunes (GJ) a surpris par son ampleur, ses formes et ses évolutions. Ce projet réunit les différents collectifs de recherche qui travaillent sur les GJ depuis le début du mouvement. Il vise d’abord à documenter les caractéristiques sociospatiales, sociologiques et politiques des GJ. Il s'intéresse ensuite aux processus de politisation et de transformations du répertoire d’action, en approfondissant la question du rapport aux enjeux environnementaux. Interrogeant également la portée de la contestation, le projet vise enfin à mesurer la réception médiatique, politique et sociale du mouvement.Implication personnelle : Responsable du volet de recherche « Configurations et spatialités du mouvement des GJ » ; membre d'autres volets de recherche.</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://giletsjaunes.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LonGi, une approche biographique des gilets jaunes | RnMSH | 2020-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Résumé : Le projet LonGI étudie le mouvement social des Gilets jaunes en France. Mené par un collectif d’une quinzaine de chercheurs et chercheuses de différentes disciplines des sciences humaines et sociales (anthropologie, géographie sociale, science politique, sociologie), il réunit cinq terrains d'enquêtes dans des contextes sociaux et spatiaux différents.Fondé sur une approche qualitative, il saisit le mouvement des Gilets jaunes par des campagnes d’entretiens biographiques longitudinales. Grâce à la comparaison des configurations locales, LonGI permet de comprendre les parcours d'engagement/désengagement et leurs conséquences biographiques, et d'identifier des trajectoires et modalités de politisation dans et par le mouvement.Implication personnelle : participant.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon actualité / biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 - Chef de département du département Carrières Sociales, IUT Grand Ouest Normandie, pôle d’AlençonDepuis 2023 - Membre du comité de rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023 - Membre du comité scientifique du Festival International de Géographie de Saint-Dié-des-Vosges, édition 2023 &amp;quot;Urgences&amp;quot;Depuis 2021 - Responsable scientifique du WP2 &amp;quot;Configurations et spatialités du mouvement des Gilets jaunes&amp;quot;, PRC ANR Gilets jaunes, coordonné par M. Della Sudda.2021-2025 - Membre de l'Observatoire des Conditions de Travail (OCT) à l'Université de Caen Normandie.2020-2023 - Membre de l'équipe RnMSH LonGi, coordonné par E. Reungoat.2019-2025 - Membre de l'équipe d'animation de l'Axe 2 &amp;quot;pratiques, expériences et représentations de l’espace&amp;quot; de l'UMR 6590 ESO.Depuis 2018 - Membre du collectif de recherche sur les Gilets jaunes dit &amp;quot;Jaune vif&amp;quot;.Depuis 2018 - Membre du collectif caennais de recherche sur les Gilets jaunes.2018-2019 - Membre du comité scientifique et d'organisation du colloque « Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux », Organisé par l’UMR ESO (Espaces et sociétés) et le Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex « Futurs urbains » (Université Paris-Est), Caen, 26-28 juin 2019.2016-2020 - Membre du comité scientifique et d'organisation du séminaire Pratiques et Pensées de l'Émancipation, ESO-Caen (UMR 6590 CNRS), CERReV (EA 3918) et HisTéMé (EA 7455), MRSH de l'Université de Caen Normandie.2013-2017 - Représentant des doctorants de l'UMR 6590 ESO.2013-2017 - Représentant des doctorant.es du site ESO-Caen, UMR 6590 ESO.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement / formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département-adjoint•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;, &amp;quot;Dessin cartographique&amp;quot;•	DUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	DUT CS 2ème année option Gestion Urbaine : &amp;quot;Etudes de terrain&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 42h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, initiation au droit de l'urbanisme).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 78h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).•	&amp;quot;Méthodologie de la monographie&amp;quot; - DUT CS 1ère année - 27h (initiation au travail de recherche scientifique : choix d'un sujet, état de la question, problématisation, formulation de questionnements et hypothèses, programmation méthodologique, analyse de données qualitatives et quantitatives, structuration de document long).•	&amp;quot;Etudes de terrain&amp;quot; - DUT CS 2ème année - 24h (accompagnement des étudiant.es dans la réalisation de diagnostics de territoire intégrant des projets commandés par des collectivités et associations).•	&amp;quot;Aménagement du territoire&amp;quot; - DUT CS 2ème année - 7h (cours sur l'histoire des conflits d'aménagement en France, l'évolution des luttes et du répertoire contestataire, mais aussi celle des modes de gouvernement dans et autour des projets d'aménagement).•	Encadrement des stages - DUT CS 1ère et 2ème années - 32h (accompagnement lors du démarchage des structures d'accueil pour l'obtention d'un stage d'observation (CS1) ou de mission/opérationnel (CS2), visite des étudiants, évaluation des stages (tableau systémique, rapports)).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Maitre de Conférences (stagiaire) au département Carrières Sociales, IUT d'Alençon de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 42h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, initiation au droit de l'urbanisme).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 60h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).•	&amp;quot;Méthodologie de la monographie&amp;quot; - DUT CS 1ère année - 28h (initiation au travail de recherche scientifique : choix d'un sujet, état de la question, problématisation, formulation de questionnements et hypothèses, programmation méthodologique, analyse de données qualitatives et quantitatives, structuration de document long).•	Encadrement des stages - DUT CS 1ère et 2ème années - 32h (accompagnement lors du démarchage des structures d'accueil pour l'obtention d'un stage d'observation (CS1) ou de mission/opérationnel (CS2), visite des étudiants, évaluation des stages (tableau systémique, rapports)).•	Formation &amp;quot;Enseigner dans le supérieur&amp;quot; - 30h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 - ATER au département Carrières Sociales, IUT d'Alençon de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 36h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, gouvernement et gouvernance de la ville).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 60h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 - ATER à l'UFR SEGGAT, département de Géographie de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 33h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Système d'utilisation d'eau dans le monde&amp;quot; - Licence 2 - GEO 451 - 15h (géographie de la ressource, des aménagements et politiques de et autour de l'eau en France).•	&amp;quot;Stage terrain&amp;quot; - Licence 3 - GEO 620 - 24h (accompagnement et encadrement des étudiants lors d'un stage prolongé sur le terrain).•	&amp;quot;Politiques et dispositifs de l'aménagement&amp;quot; - Master 2 spécialité ARTESO 2 - 15h (les grands projets d'aménagement en France ; les politiques publiques autour de l'usage récréatif nocturne des hypercentres en France).•	&amp;quot;Savoirs et pratiques de l'action territoriale&amp;quot; - Master 2 spécialité ARTESO 3 - 9h (accompagnement des masterants dans la réalisation de diagnostics et rapports, soutien théorique et méthodologique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 - ATER à l'UFR SEGGAT, département de Géographie de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Regards sur l'espace : les documents du géographe&amp;quot; - Licence 1 - GEO 100 - 24h (commentaire de cartes topographiques, introduction à la géographie).•	&amp;quot;Techniques d’enquête et acquisition de l’information sur le terrain&amp;quot; - Licence 2 - GEO 320 - 36h (méthodologie du questionnaire, analyse paysagère, accompagnement sur le terrain).•	&amp;quot;Cartographie, géomatique et traitements statistiques&amp;quot; - Master 1 - M1TC4 - 19h (utilisation SIG en lien avec analyses multivariées - CAH, ACP, ACM, AFC).•	&amp;quot;Savoirs et pratiques de l'action territoriale&amp;quot; - Master 2 spécialité ARTESO 3 - 17h (accompagnement des masterants dans la réalisation de diagnostics et rapports, soutien théorique et méthodologique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 - Moniteur à l'UFR de Géographie de l'Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Regards sur l'espace : les documents du géographe&amp;quot; - Licence 1 - GEO 100 - 12h (commentaire de cartes topographiques, introduction à la géographie).•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 27h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Cartographie, géomatique et traitements statistiques&amp;quot; - Master 1 - M1TC4 - 19h (introduction et perfectionnement aux analyses multivariées - CAH, ACP, ACM, AFC).•	&amp;quot;Politiques et dispositifs de l'aménagement&amp;quot; - Master 2 spécialité ARTESO 2 - 3h (conflits d'aménagement, démocratie de proximité, mobilisations collectives, institutionnalisation des mouvements sociaux).•	Aide à la construction des projets de thèse des Master 2 spécialité ARTESO parcours recherche - 3h (problématique, hypothèses, plan, méthodologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - Moniteur à l'UFR de Géographie de l'Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 36h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Techniques d’enquête et acquisition de l’information sur le terrain&amp;quot; - Licence 2 - GEO 320 - 13h (méthodologie du questionnaire).•	&amp;quot;Cartographie, statistique&amp;quot; - Licence 2 - GEO 410 - 10h (initiation aux SIG et statistique).•	&amp;quot;La ville, espace de jeux politiques et de conflits&amp;quot; - Licence 3 - GEO 653 - 5h (conflits urbains, politiques publiques urbaines autour de l'usage récréatif nocturne des hypercentres en France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012 - Tuteur pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> auprès d'étudiants de Licence 1 à l'UFR de géographie de l'Université de Caen Basse-Normandie (60h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 - Tuteur pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> auprès d'étudiants de Licence 1 à l'UFR de géographie de l'Université de Caen Basse-Normandie (60h).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les espaces de vie des Gilets jaunes pour éclairer l’émergence et la dynamique du mouvement. De l’automobilité défendue à la métropolisation combattue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14lrn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des urnes aux ­­ronds-­­points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 41 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.041.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas. Le bruit des sorties de fin de semaine est-il nécessairement gage de conflits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fête et le bruit (182), pp. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles. Observatoire des Conditions de Travail à l’université de Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La perte de sens au travail, 14, pp.81-107. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13t2b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les conditions de travail à l’université : un observatoire scientifique et militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences académiques ordinaires, 1 (113), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.113.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard, 1989-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.573-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the Yellow Vests movement through its spatial dimension, from the gathering places to the origins of the participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, French Politix, 20, pp.318-345. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00187-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la ville ne dort pas » S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la discipline au travail électoral ? Gouverner l’espace-temps récréatif nocturne à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105-106, pp.123-143. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition au bruit, gêne sonore, plainte et mobilisation habitante : de la cohabitation à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234, pp.7-28. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de domination et résistances Approches de géographie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Oiry-Varacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2024, Géographie sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail, commun diviseur des gilets jaunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp. 19-51, 2025, SocioPo, 9782365124188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage “à double tranchant”. Une approche biographique et géographique pour saisir l’engagement en jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp. 53-75, 2025, 9782365124188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Gilets jaunes, c’est la France périphérique. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-102, 2024, 979-10-318-0706-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France périphérique : thèse et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-104, 2024, 979-10-318-0706-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Oiry-Varacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de domination et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-16, 2024, Géographie sociale, 978-2-7535-9624-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique, économique, sociale ou démocratique ? À propos de la crise des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPILLARD F., SARDIER T. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il y a urgence ! Les géographes s’engagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp. 59-72, 2023, 978-2-271-14835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du bruit récréatif nocturne par l'habitant : une échelle individuelle de la production de l'espace urbain ? Exemples dans les hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les cohabitations nocturnes dans les hypercentres au prisme des perceptions des ambiances sonores : études de cas à Caen, Rennes et Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore / sous la direction de Guillaume Faburel, Claire Guiu, Marie-Madeleine Mervant-Roux.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.333-348, 2014, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas : s'approprier l'espace-temps hypercentral nocturne par et autour de l'usage récréatif. Les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Normandie Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NORMC032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02280750v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il se dessine une politisation du proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dossier « L'écologie depuis les ronds-points »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi où tu habites, je te dirai qui tu es », La division socio-résidentielle dans l’agglomération caennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://doi.org/10.48649/asdc.910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métilde Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lariagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03436467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation mouvante des Gilets Jaunes : des blocages en périphérie aux manifestations centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la France. Pour un autre récit des inégalités dans l’espace national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://doi.org/10.48649/asf.996. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asf.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements (1/3). Des cadres locaux aux « Parisien·nes », une socio-géographie des acheteur·ses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartement (3/3). La fabrique des prix immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger dans l’aire urbaine : 50 ans de mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements (2/3). Des marchand·es de bien et SCI qui investissent en centre-ville, des services publics et administrations qui s’excentrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger dans l’aire urbaine : 50 ans de mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10.48649/asdc.1042. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes à Caen : appropriation de l’espace et contestation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer pour travailler dans l’aire urbaine : des flux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer pour travailler dans l’aire urbaine: des flux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10.48649/asdc.1062. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les Gilets Jaunes mobilisés à Caen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen vue par l’INSEE : les 201 communes de l’aire urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et logement dans l’aire urbaine caennaise en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr:443/index.php?id=650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie des emplois dans l’aire urbaine caennaise ? Une forte concentration des emplois très qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Dis-moi où tu habites, je te dirai qui tu es», La division socio-résidentielle dans l’agglomération caennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division socio-résidentielle dans l’aire urbaine de Caen en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://doi.org/10.48649/asdc.928. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire urbaine de plus en plus tertiaire et des communes aux activités spécialisées (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr:443/index.php?id=717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie des emplois dans l’aire urbaine caennaise? Une forte concentration des emplois très qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation. Note de recherche ANR Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud-Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique s'ancre au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05439868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléance de l’Orne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Citoyenne des Pays Ornais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCPO, Jun 2025, Le Theil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud--Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique s’ancre dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie II – depuis la géographie sociale des mobilisations et la sociologie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2023 du Comité National Français de Géographie - "Engagement(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire ESO / CENS / CRENAU « Autour de l’Atlas social de la métropole nantaise. Au-delà de la ville attractive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention lors de la table ronde « ZAD, ronds-points, mégabassines… Les nouveaux lieux de la mobilisation sociale », avec BOLLACHE L., DESCOLA P., LUSSAULT M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France. https://www.youtube.com/watch?v=rp8K0Md1EPE&amp;list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&amp;index=27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces de mobilisation aux espaces de vie : que nous dit la géographie des Gilets jaunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'EHESS « L’espace, catégorie de la pratique et analyseur du monde social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BACKOUCHE I., TOPALOV C. (dir.), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités de l’emploi et migrations pendulaires : retour sur deux planches de l’Atlas social de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chantier de l’UMR ESO « L'espace et la relation formation/emploi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentations populaires et (dés)alignements politiques chez les Gilets jaunes normands, une approche par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’il a envie de casser, qu’il aille sur Paris mais pas ici » Entrer par les espaces de vie et de mobilisation pour éclairer les trajectoires de l’engagement : le cas de Gilets jaunes ornais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union Géographique International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie I – depuis la sociologie des carrières et de l’engagement militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions de recherche à la pratique : s’initier à la cartographie et aux géotraitements sous SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation ANR Gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les cadres (spatialisés) de socialisation des Gilets jaunes pour éclairer l’émergence et la structuration du mouvement. De la condition mobilitaire périphérique à l’opposition aux dynamiques de métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous sous le même maillot&amp;quot; ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’Association Française de Science Politique (AFSP) / ST 29 : Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter le mouvement social « à chaud ». L’exemple d’une enquête par questionnaire menée lors de la mobilisation des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look Back at Yellow Vests Movement’s Spatial Dimension: from Gathering to Coming Protestors’ Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’American Political Science Association (APSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les pratiques récréatives nocturnes pour « sortir du lot » ou résister aux injonctions institutionnelles : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Produire et réguler les fêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cermes 3; Dysolab, Nov 2021, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la dimension spatiale du mouvement des « Gilets jaunes » : sources, méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "quels outils d'analyse pour les Gilets jaunes", MetSem/Mate-Shs, Sciences Po Paris, 16-17 janvier 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02603206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier l’espace-temps hypercentral nocturne : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "La dimension spatiale des formes de l'action collective" du groupe transversal de recherche Justice, Espace, Discriminations, Inégalités (JEDI), labex Futurs Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JEDI - groupe mobilisations, May 2018, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas&amp;quot;. Exposition au bruit récréatif nocturne, gêne sonore et mobilisations de cohabitants dans les hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et Culture Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Centre d'histoire sociale du XXème siècle, Université de Paris I, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'émancipation au regard des modes d'action politique contestataires contre les &amp;quot;Grands Projets Inutiles ou Imposés&amp;quot; (GPII). Les luttes contre les GPII, des luttes blancho-bourgeoises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l'émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, MRSH de l'Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce monde que nous ne pouvons que reproduire. Regard sociologique sur le carnaval étudiant de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ville &amp; Sciences sociales (Programme pluridisciplinaire de la MRSH de Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;action publique ordinaire&amp;quot; ? Discussion à partir d'exemples tirés d'un travail sur les cohabitations autour de l'enjeu festif nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe III Action Publique de l'UMR ESO 6590 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la discipline au contrôle des pratiques festives nocturnes : actualisation des modes d’exercice du pouvoir institutionnel à partir de l’exemple de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l'Association Française de Science Politique (AFSP), Section Thématique 48 "L'ordre social nocturne en questions. Régulations politiques et dispositifs de contrôle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Institut d'études politiques (IEP) d'Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations pratiques de la fête nocturne : une échelle individuelle du politique? Études de cas à Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne, atelier D "Les négociations entre régulations institutionnelles et régulations pratiques dans les conflits festifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Université Paris-Est Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du &amp;quot;jeudi soir&amp;quot; : géographie sociale des pratiques de loisir nocturnes juvéniles à Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inégalités éducatives et espaces de vie (INEDUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Université de Rennes II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition au bruit, gêne sonore, plainte et mobilisation habitante : du partage à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international l'Espace en Partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Université de Rennes II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cohabitations conflictuelles dans la ville nocturne : pratiques, représentations et gestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ESO - Caen (UMR 6590 CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabitation, sociabilités et nuisances dans l’espace public nocturne. L'exemple de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Soundspace − Espaces, expériences, politiques", Atelier 1 "Sons, espaces et politiques du sonore"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne WALKER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Géographie socialeUMR 6590 Espaces et SociétésUniversité de Caen NormandieIUT Grand Ouest Normandie, pôle d'Alençon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-7133-3385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155556894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues internationales ou nationales avec comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., ELALAOUI C., 2025, « Des urnes aux ronds-points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes », Participations, 2025/1, n° 41, pp. 31-59 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/parti.041.0031</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BUTIN S., 2025, « Documenter les espaces de vie des Gilets jaunes pour éclairer l’émergence et la dynamique du mouvement. De l’automobilité défendue à la métropolisation combattue ? », Géocarrefour [en ligne], 99/1 | 2025 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14lrn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des Conditions de Travail à l’université de Caen Normandie, 2024, « L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles », Chroniques du travail [en ligne], 14 | 2024, (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/13t2b</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2023, « Documenter les conditions de travail à l’université : un observatoire scientifique et militant », Mouvements, n° 113, pp. 145-154 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/mouv.113.0131</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BLAVIER P., 2022, « Shedding light on the Yellow Vests movement through its spatial dimension, from the gathering places to the origins of the participants », French Politics, vol. 20, n°3 (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1057/s41253-022-00187-9</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).COLLECTIF, 2019, « Enquêter in situ par questionnaire sur une mobilisation. Une étude sur les gilets jaunes », Revue française de science politique, vol. 69, n° 5, pp. 869-892 (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/revue-francaise-de-science-politique-2019-5-page-869.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2019 « &amp;quot;Quand la ville ne dort pas&amp;quot; S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité) », Carnets de géographe, 12 | 2019, mis en ligne le 09 décembre 2019 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/cdg.4577</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2017, « De la discipline au travail électoral ? Gouverner l'espace-temps récréatif nocturne à Rennes », Cultures & Conflits, « Politiques de la nuit », n°105-106, pp. 123-143 (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/conflits.19477</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « Exposition au bruit, gêne sonore, plainte et mobilisation habitante : de la cohabitation à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes », Norois, n°234, 2015/1, pp. 7-28 (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/norois.5456</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), 2025, Devenir des gilets jaunes, Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », 230 p. (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375199v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DEVAUX C., MAHOUDEAU A., OIRY-VARACCA M., UHEL M., WALKER É. (dir.), 2024, Rapports de domination et résistances : approches de géographie sociale, Rennes, Presses Universitaires de Rennes, coll. Géographie sociale, 340 p. (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04815036v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages scientifiques (ou chapitres de ces ouvrages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BUTON F., WALKER É., BORDIEC S., DONDEYNE C., 2025, « Conclusion : devenir gilet jaune ? », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 217-223 (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375198v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).REUNGOAT E., BUTON F., WALKER É., BORDIEC S., DONDEYNE C., 2025, « Introduction », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 7-17 (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375216v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DONDEYNE C., LEVAIN A., WALKER É., 2025, « Le travail, commun diviseur des gilets jaunes ? », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 19-51 (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05566398v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, « L’ancrage “à double tranchant”. Une approche biographique et géographique pour saisir l’engagement en jaune », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 53-75 (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05566378v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DEVAUX C., MAHOUDEAU A., OIRY-VARACCA M., UHEL M., WALKER É. (dir.), 2024, « Introduction », Rapports de domination et résistances : approches de géographie sociale, Rennes, Presses Universitaires de Rennes, coll. Géographie sociale, p. 7-16. (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04815036v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2024, « Les Gilets jaunes, c’est la France périphérique. », in Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines, BUTON F., REUNGOAT E. (dir.), Paris, Le Cavalier Bleu, coll. « Idées reçues », pp. 97-102, (hal-04716868 / </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/lcb.reung.2024.01.0097</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2024, « La France périphérique : thèse et critiques. » in Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines, BUTON F., REUNGOAT E. (dir.), Paris, Le Cavalier Bleu, coll. « Idées reçues », pp. 103-104 (hal-04716883 / </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/lcb.reung.2024.01.0103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2023, « Urgence écologique, économique, sociale ou démocratique ? À propos de la crise des Gilets jaunes », in Il y a urgence ! Les géographes s’engagent, OPILLARD F., SARDIER T. (dir.), Paris, CNRS Éditions, pp. 59-72 (</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/cnrs.opill.2023.01.0059</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2018, « Les régulations du bruit récréatif nocturne par l'habitant : une échelle individuelle de la production de l'espace urbain ? Exemples dans les hypercentres de Caen et Rennes », in Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, Paris, L'Harmattan, Questions contemporaines, pp. 191-206 (</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-02011150</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « Caractériser les cohabitations nocturnes dans les hypercentres au prisme des perceptions des ambiances sonores. Études de cas à Caen, Rennes et Paris », in Soundspaces. Espaces, expériences et politiques du sonore, GUIU C., FABUREL G., MERVANT-ROUX M-M., TORGUE H., WOLOSZYN P. (dir.), Rennes, Presses Universitaires de Rennes, Géographie Sociale, pp. 333-348 (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-01643245</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2026, « La mobilisation mouvante des Gilets Jaunes : des blocages en périphérie aux manifestations centrales », in R. Le Goix, A. Ribardière, J. Rivière (coord.), Atlas social de la France. Pour un autre récit des inégalités dans l’espace national [En ligne] (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asf.996</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, « Le bruit des sorties de fin de semaine est-il nécessairement gage de conflits ? », EchoBruit, dossier spécial « La fête et le bruit », CIDB, n°178, pp. 14-17 (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302426v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).PACHOUD-JANODY E., NOGUERA S., DELLA SUDDA M., LEVAIN A., WALKER É., 2025, Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation, Note de recherche ANR Gilets jaunes, 86 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04902218v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2023, « Il se dessine une politisation du proche », Fondation de l’Écologie Politique, dossier « L'écologie depuis les ronds-points », mis en ligne le 16 novembre 2023 (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-04645256</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondationecolo.org/publication/il-se-dessine-une-politisation-du-proche/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartement (3/3). La fabrique des prix immobiliers », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.778</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartements (2/3). Des marchand·es de bien et SCI qui investissent en centre-ville, des services publics et administrations qui s’excentrent », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.771</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartements (1/3). Des cadres locaux aux « Parisien·nes », une socio-géographie des acheteur·ses », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.765</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.ELALAOUI C., FRÉMONT C., WALKER É., PAUCHARD L., 2022, « Les Gilets jaunes à Caen : appropriation de l’espace et contestation politique », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ELALAOUI C., FRÉMONT C., WALKER É., PAUCHARD L., 2022, « Qui sont les Gilets Jaunes mobilisés à Caen ? », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1065</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2022, « Se loger dans l’aire urbaine : 50 ans de mutations », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1042</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « Se déplacer pour travailler dans l’aire urbaine : des flux multiples », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1062</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Quelle géographie des emplois dans l’aire urbaine caennaise ? Une forte concentration des emplois très qualifiés », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.935</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « La division socio-résidentielle dans l’aire urbaine de Caen en 2015 », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.928</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « « Dis-moi où tu habites, je te dirai qui tu es », La division socio-résidentielle dans l’agglomération caennaise », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.910</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Une aire urbaine de plus en plus tertiaire et des communes aux activités spécialisées (2015) », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=717</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Habitat et logement dans l’aire urbaine caennaise en 2015 », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=650</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Caen vue par l’INSEE : les 201 communes de l’aire urbaine », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=642</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLEMIN P., WALKER É., 2016, « Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement. », ESO Travaux et Documents, n°40, mars 2016, pp. 49-58.DELORME P-A., LE ROULLEY S., WALKER É., 2015, « Ce monde que nous ne pouvons que reproduire », Les instantanés de la MRSH, Forge numérique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications dans un congrès ou colloque international ou national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">PACHOUD-JANODY E., NOGUERA S., DELLA SUDDA M., LEVAIN A., WALKER É., 2025, « Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019) », 11e Congrès de l’AFS « Environnement(s) & Inégalités », AFS, CERTOP; CRESCO; LASSP; LISST, Toulouse, Juillet 2025 (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05522559v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).GASQUET-BLANCHARD C., HOYEZ A-C., LESSAULT D., WALKER É., 2023, « Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum », Rencontres du Comité National Français de Géographie (CNFG), édition « Engagement(s) », Valenciennes, 24-25 mai (</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04159411</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2022, « « S’il a envie de casser, qu’il aille sur Paris mais pas ici » Entrer par les espaces de vie et de mobilisation pour éclairer les trajectoires de l’engagement : le cas de Gilets jaunes ornais », Congrès de l’Union Géographique International, Paris, 18-22 juillet (</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783054</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).ELALAOUI C. & WALKER É., 2022, « « Tous sous le même maillot » ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune », Congrès de l’Association Française de Science Politique, Lille, 5-6-7 juillet (</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783060</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).BUTIN S. & WALKER É., 2022, « Documenter les cadres (spatialisés) de socialisation des Gilets jaunes pour éclairer l’émergence et la structuration du mouvement. De la condition mobilitaire périphérique à l’opposition aux dynamiques de métropolisation », Congrès de l’Association de Science Régionale de Langue Française, Rennes, 29-30 juin, 1er juillet (</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783061</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BLAVIER P., 2021, « A Look Back at Yellow Vests Movement’s Spatial Dimension: from Gathering to Coming Protestors’ Logics », Congrès de l’American Political Science Association (APSA), session Understanding the Yellow Vests through the Lens of Mixed Methods, Paris, 29 septembre (</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783057</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « L'institution du &amp;quot;jeudi soir&amp;quot; : géographie sociale des pratiques de loisir nocturnes juvéniles à Caen et Rennes », in colloque international Inégalités éducatives et espaces de vie, Rennes, 10-11 septembre.WALKER É., 2015, « De la discipline au contrôle des pratiques festives nocturnes : actualisation des modes d’exercice du pouvoir institutionnel à partir de l’exemple de Rennes », in congrès national de l'Association Française de Science Politique, Aix-en-Provence, 22-24 juin.WALKER É., 2015, « Les régulations pratiques de la fête nocturne : une échelle individuelle du politique ? Études de cas à Caen et Rennes », in colloque international Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne, Paris, 5-6 mars.WALKER E., 2014, « Exposition au bruit, gêne sonore, plainte et mobilisation habitante : du partage à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes », in colloque international l'Espace en Partage, Rennes, 9-11 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des séminaires, des journées d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., BUTIN S., 2024, « Les espaces de mobilisation des Gilets jaunes : (ré)institution en tant qu'enjeux et moyens évolutifs du rapport de force, de la construction à l'alignement scalaire », in séminaire tournant de l’ANR Gilets jaunes, Nantes, 6 février.WALKER É., BUTIN S., 2024, « Entrer par les espaces de vie des Gilets jaunes pour éclairer l'émergence et la structuration du mouvement : division sociale de l'espace, ancrage et effets de contexte », in séminaire tournant de l’ANR Gilets jaunes, Nantes, 6 février.WALKER É., 2023, « Des espaces de mobilisation aux espaces de vie : que nous dit la géographie des Gilets jaunes ? », in séminaire « L’espace, catégorie de la pratique et analyseur du monde social », BACKOUCHE I., TOPALOV C. (dir.), EHESS, 21 novembre.WALKER É., 2023, « Spatialités de l’emploi et migrations pendulaires : retour sur deux planches de l’Atlas social de Caen », in chantier de l’UMR ESO « L'espace et la relation formation/emploi », Université d’Angers, 10 juillet.WALKER É., 2023, « La métropolisation nantaise au prisme des achats d’appartements », in séminaire ESO / CENS / CRENAU « Autour de l’Atlas social de la métropole nantaise. Au-delà de la ville attractive », Nantes Université, 15 mai.WALKER É., 2023, « L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie II – depuis la géographie sociale des mobilisations et la sociologie rurale », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université du Mans, 6 mars.WALKER É., 2022, « L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie I – depuis la sociologie des carrières et de l’engagement militant », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université de Rennes II, 14 novembre.Observatoire des conditions de travail à l’Université de Caen-Normandie, 2022, « Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail », in journées d’étude Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique, Nantes, 24-25 novembre.Observatoire des conditions de travail à l’Université de Caen-Normandie, 2022, « Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant », in journées d’étude Violences ordinaires dans les organisations académiques, Paris, 9-10 juin.WALKER É., 2022, « Segmentations populaires et (dés)alignements politiques chez les Gilets jaunes normands, une approche par questionnaire », in journée d’études Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace, Caen, 1er avril (</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783067</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).BUTIN S. & WALKER É., 2022, « Des questions de recherche à la pratique : s’initier à la cartographie et aux géotraitements sous SIG », in journée de formation ANR Gilets jaunes, Caen, 30 mars (</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783069</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2021, « Documenter quantitativement les conditions de travail à l’université : enjeux méthodologiques autour de la création d’un observatoire scientifique et militant », in journées d’étude Data-SHS, Caen, 6-10 décembre.WALKER É., 2021, « Enquêter le mouvement social « à chaud ». L’exemple d’une enquête par questionnaire menée lors de la mobilisation des Gilets Jaunes », in journées d’étude Data-SHS, Caen, 6-10 décembre (</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783071</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2021, « Réguler les pratiques récréatives nocturnes pour « sortir du lot » ou résister aux injonctions institutionnelles : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et de Rennes », in journées d’étude Produire et réguler les fêtes, Cermes 3 & Dysolab, Villejuif, 25-26 novembre (</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).ELALAOUI C., FRÉMONT C., GUILLEMIN P., PAUCHARD L., UHEL M., WALKER É., 2021, « Présentation de la recherche du Collectif d’enquête caennais sur les Gilets jaunes », in atelier ESO-Caen, 21 juin.WALKER É., BLAVIER P., 2020, « Saisir la dimension spatiale du mouvement des « Gilets jaunes » : sources, méthodes et premiers résultats », in journées d’étude MetSem/Mate-Shs, Sciences Po Paris, 16-17 janvier (</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-02603206</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2019, « Retour sur les variables spatiales de la base Jaune vif », in journées d’études du Collectif Jaune vif, Bordeaux, 1er juillet.ELALAOUI C., HAVARD M., WALKER É., 2019, « Présentation de la recherche du Collectif d’enquête caennais sur les Gilets jaunes », in journées d’études du Collectif Jaune vif, Bordeaux, 29-30 janvier.WALKER É., 2019, « &amp;quot;Quand la ville ne dort pas&amp;quot; S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité) », in journée d’étude du programme pluridisciplinaire Villes et sciences sociales de la MRSH de l'Université de Caen Normandie, 12 mars.WALKER É., 2019, « Analyse multiscalaire de la dimension spatiale des inégalités structurales et des inégales mobilisations tentant de les contrer ou reproduire à travers le cas des hypercentres récréatifs nocturnes de Caen et Rennes », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université du Mans, 4 mars.WALKER É., 2018, « S’approprier l’espace-temps hypercentral nocturne : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et Rennes », in journée d’étude du groupe transversal de recherche Justice, Espace, Discriminations, Inégalités (JEDI) du labex Futurs Urbains La dimension spatiale des formes de l'action collective, Université de Paris Est Créteil, 23 mai.WALKER É., 2018, « &amp;quot;Quand la ville ne dort pas&amp;quot;. Exposition au bruit récréatif nocturne, gêne sonore et mobilisations de cohabitants dans les hypercentres de Caen et Rennes », in séminaire Histoire et Culture Sonore, Centre d'histoire sociale du XXème siècle, Université de Paris I, 18 mai.BOURDIER L., WALKER É., « Penser l'émancipation au regard des modes d'action politique contestataires contre les &amp;quot;Grands Projets Inutiles ou Imposés&amp;quot; (GPII). Les luttes contre les GPII, des luttes blancho-bourgeoises ? », in séminaire Pratiques et pensées de l'émancipation, MRSH de Caen, 3 mai.WALKER É., 2015, « Une &amp;quot;action publique ordinaire&amp;quot; ? Discussion à partir d'exemples tirés d'un travail sur les cohabitations autour de l'enjeu festif nocturne », in séminaire de l'axe III Action Publique de l'UMR ESO 6590 CNRS, Angers, 27 avril.DELORME P-A., LE ROULLEY S., WALKER É., 2015, « Ce monde que nous ne pouvons que reproduire. Regard socio-anthropologique à partir du carnaval étudiant de Caen », in séminaire Villes et sciences sociales, MRSH de Caen, 13 janvier.WALKER É., 2013, « Les cohabitations conflictuelles dans la ville nocturne : pratiques, représentations et gestions », séminaire du laboratoire ESO - Caen, février.WALKER É., 2012, « Les cohabitations nocturnes dans les hypercentres : exemples de Caen, Rennes et Paris », séminaire du laboratoire ESO - Caen, juin.WALKER É., 2011, « Cohabitation, sociabilités et nuisances dans l’espace public nocturne. L'exemple de Caen.&amp;quot;, in école thématique CNRS Soundspace « Espaces, expériences, politiques », Roscoff, 4-8 juillet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions publiques, dissémination de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">RIPOLL F., ROUX F., WALKER É., 2023, intervention lors de la conférence « Quand la politique s’ancre dans le local », Festival International de Géographie, édition 2025 « Pouvoir », Saint-Dié-des-Vosges, 4 octobre (</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302475v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, les cahiers de doléance de l’Orne : premiers résultats, Université Citoyenne des Pays Ornais, Le Theil, Val-au-Perche, 8 juin (</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302466v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2023, intervention lors de la table ronde « ZAD, ronds-points, mégabassines… Les nouveaux lieux de la mobilisation sociale », avec BOLLACHE L., DESCOLA P., LUSSAULT M., Festival International de Géographie, édition 2023 « Urgences », Saint-Dié-des-Vosges, 29-30 septembre, 1er octobre (</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=rp8K0Md1EPE&list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&index=27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2021, « Observatoire des conditions de travail à l’Université de Caen-Normandie : Présentation et premiers résultats du questionnaire passé à l’hiver 2020-2021 », Caen, 8 juin.ELALAOUI C., GIRARDIN A., HAVARD M., LARIAGON R., PAUCHARD L., SEILLER P., WALKER É., 2019, « À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes » », in Ouest-France, 24 avril (</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03436467</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).MILBURN P., WALKER É., 2014, co-animation de la sortie terrain « L'hypercentre festif − quartier Sainte-Anne », in colloque international l'Espace en Partage, Rennes, 9-11 avril.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champ de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes, entrées, espaces, approches et méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Division sociale (morphologique, administrative, démographique, productive, socio-résidentielle et électorale) de l'espace•	Modes d'appropriation de l'espace (action collective, mouvements sociaux, gouvernementalité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Mouvement des Gilets jaunes•	Cahiers de doléances•	Espace-temps (hyper)central nocturne autour de l'enjeu récréatif et de la question sonore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	France, ex-Basse-Normandie, Caen, Rennes, Orne, métropoles régionales et petites villes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Géographie sociale•	Sociologie politique•	Perspective sociohistorique, morphogénétique, structuralo-constructivisme•	Approche dimensionnelle de l'espace•	Inégalités, rapports de pouvoir et de domination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Méthodes mixtes (quanti / quali), questionnaires, entretiens compréhensifs et biographiques, cartographie et géomatique, revue de presse, analyse de documents programmatiques et institutionnels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (soutenue le 11/12/2018) : « Quand la ville ne dort pas » S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)Jury : Yves BONNY, maître de conférence en sociologie, Université de Rennes II, UMR ESO 6590 (examinateur) ; Patrice CARO, professeur de géographie, Université de Caen Normandie, UMR ESO 6590 (directeur de thèse) ; Anne-Cécile DOUILLET, professeure de science politique, Université de Lille II, UMR CERAPS 8026 (rapporteure) ; Guillaume FABUREL, professeur de géographie, Université Lumière-Lyon II, UMR TRIANGLE 5206 (rapporteur) ; Patrice MELE, professeur de géographie, Université de Tours, UMR CITERES 7324 (président du jury) ; Fabrice RIPOLL, maître de conférence HDR en géographie, Université de Paris-Est-Créteil-Val-de-Marne, EA Lab'URBA 3482 (examinateur)Mots-clés : Caen, Rennes, ville, nuit, pratiques récréatives, bruit, gêne sonore, mobilisations, gouvernement, conflits, appropriation de l'espace et du temps, approche dimensionnelle, morphogénétique, géographie sociale.Résumé : Cette thèse se propose d’analyser la ville contemporaine à partir des cas de Caen et Rennes et du prisme récréatif nocturne, dans une perspective morphogénétique, polémologique et dimensionnelle. Au travers de méthodes qualitatives (entretiens compréhensifs et analyse de discours, revue de presse, d’archives et de documents institutionnels) et quantitatives (statistiques uni-, bi- et multivariées réalisées sur des tableaux de données du recensement et de questionnaires notamment) spatialisées et temporalisées, ce sont les mobilisations des « sortants », « commerçants », « cohabitants » et institutions pour l’appropriation de l’espace-temps hypercentral nocturne qui ont fait l’objet d’analyses. Une première partie donne à voir l’importance de l’usage récréatif au sein des hypercentres de Caen et Rennes la nuit. Attribut central de la jeunesse, les sorties récréatives – plus que proprement « festives » en fait – sont dûment polarisées par une offre commerciale dédiée nombreuse et hypercentrale. Autour et à proximité parfois immédiate, sont amenés à cohabiter pour bonne part ces jeunes sortants une fois rentrés chez eux, mais aussi d’autres populations beaucoup plus insérées socialement – sur un plan professionnel, mais aussi parental et résidentiel. Ainsi, une « situation tensionnelle » entre usages reproductifs – i.e. récréatif et biologique – se dessine au sein des hypercentres durant le temps de la nuit. Une seconde partie insiste sur la manière dont certains sortants et commerçants se mobilisent au travers de l’usage récréatif nocturne, les uns dans la manière de se sociabiliser entre pairs au sein de bars et discothèques dûment sélectionnées, les seconds du fait de leur souci à attirer les premiers au sein de leurs établissements, mais aussi à les gérer. Ponctuellement, ces mobilisations quotidiennes cèdent le pas à des mobilisations politiques collectives, dès lors que l’appropriation récréative nocturne de certaines rues et place chez les sortants d’une part, la continuité de l’activité commerciale chez les commerçants de l’autre, sont menacées. Une troisième partie s’intéresse aux mobilisations des cohabitants autour de cet usage récréatif nocturne. Une fois la division sociale des hypercentres établie, différents caractères ont été mis en évidence pour expliquer l’inégal ressenti notamment sonore de cet usage, caractères aussi bien acoustiques et liés à l’exposition, que sociologiques. Sans doute davantage que ces deux premiers facteurs, il apparaît que l’appréciation des sorties récréatives nocturnes avoisinantes a fortement à voir avec l’évolution au sein des cycles de vie, les insertions professionnelles, et surtout l’ancienneté et la propriété allant de pair avec l’expression d’une plus forte gêne. Cette dimension cognitive se double d’un volet actionnel : si ceux qui entretiennent un rapport encore intime avec lesdites sorties se limitent, en tant que cohabitants, à s’adapter à leur marquage sonore ou à confronter leur bruiteur, le recours aux institutions et l’action collective semblent le propre de ceux qui s’en distancient. Enfin, une ultime partie s’intéresse à la manière dont les institutions gouvernent ces différentes mobilisations « ordinaires ». Si les années 2000 ont été marquées à Rennes et même à Caen par la répression policière et administrative des commerçants et surtout des sortants, si le détour des décennies 2000/2010 l’a notamment été par la contractualisation avec les premiers et la « sanitarisation » surtout communicationnelle des seconds, un changement semble se dessiner ces dernières années. Dans un contexte de restrictions budgétaires étatiques mais aussi municipales croissantes, les commerçants semblent de plus en plus considérés par les institutions tels des auxiliaires d’ordre et de santé publics – nombreux et économiques –, utiles pour gouverner à moindre coût la déviance des sortants. Relativement peu suivis par les institutions, les cohabitants mobilisés font même l’objet de dispositifs spécifiques conduisant à leur neutralisation. Se dessine somme toute le passage progressif de l’économie fordiste où la nuit servait dans le cadre du sommeil à reproduire la force de travail diurne à une économie post-fordiste 24h/24, où la nuit devient un vecteur permettant de satisfaire aux besoins eux aussi reproductifs et nocturnes, mais récréatifs, du capitalisme devenu aussi cognitif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche / collaborations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes : approches pluridisciplinaires des mobilisations et politisations populaires | ANR (PRC) | 2020-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Résumé : La contestation des Gilets jaunes (GJ) a surpris par son ampleur, ses formes et ses évolutions. Ce projet réunit les différents collectifs de recherche qui travaillent sur les GJ depuis le début du mouvement. Il vise d’abord à documenter les caractéristiques sociospatiales, sociologiques et politiques des GJ. Il s'intéresse ensuite aux processus de politisation et de transformations du répertoire d’action, en approfondissant la question du rapport aux enjeux environnementaux. Interrogeant également la portée de la contestation, le projet vise enfin à mesurer la réception médiatique, politique et sociale du mouvement.Implication personnelle : Responsable du volet de recherche « Configurations et spatialités du mouvement des GJ » ; membre d'autres volets de recherche.</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://giletsjaunes.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LonGi, une approche biographique des gilets jaunes | RnMSH | 2020-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Résumé : Le projet LonGI étudie le mouvement social des Gilets jaunes en France. Mené par un collectif d’une quinzaine de chercheurs et chercheuses de différentes disciplines des sciences humaines et sociales (anthropologie, géographie sociale, science politique, sociologie), il réunit cinq terrains d'enquêtes dans des contextes sociaux et spatiaux différents.Fondé sur une approche qualitative, il saisit le mouvement des Gilets jaunes par des campagnes d’entretiens biographiques longitudinales. Grâce à la comparaison des configurations locales, LonGI permet de comprendre les parcours d'engagement/désengagement et leurs conséquences biographiques, et d'identifier des trajectoires et modalités de politisation dans et par le mouvement.Implication personnelle : participant.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon actualité / biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 - Chef de département du département Carrières Sociales, IUT Grand Ouest Normandie, pôle d’AlençonDepuis 2023 - Membre du comité de rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023 - Membre du comité scientifique du Festival International de Géographie de Saint-Dié-des-Vosges, édition 2023 &amp;quot;Urgences&amp;quot;Depuis 2021 - Responsable scientifique du WP2 &amp;quot;Configurations et spatialités du mouvement des Gilets jaunes&amp;quot;, PRC ANR Gilets jaunes, coordonné par M. Della Sudda.2021-2025 - Membre de l'Observatoire des Conditions de Travail (OCT) à l'Université de Caen Normandie.2020-2023 - Membre de l'équipe RnMSH LonGi, coordonné par E. Reungoat.2019-2025 - Membre de l'équipe d'animation de l'Axe 2 &amp;quot;pratiques, expériences et représentations de l’espace&amp;quot; de l'UMR 6590 ESO.Depuis 2018 - Membre du collectif de recherche sur les Gilets jaunes dit &amp;quot;Jaune vif&amp;quot;.Depuis 2018 - Membre du collectif caennais de recherche sur les Gilets jaunes.2018-2019 - Membre du comité scientifique et d'organisation du colloque « Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux », Organisé par l’UMR ESO (Espaces et sociétés) et le Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex « Futurs urbains » (Université Paris-Est), Caen, 26-28 juin 2019.2016-2020 - Membre du comité scientifique et d'organisation du séminaire Pratiques et Pensées de l'Émancipation, ESO-Caen (UMR 6590 CNRS), CERReV (EA 3918) et HisTéMé (EA 7455), MRSH de l'Université de Caen Normandie.2013-2017 - Représentant des doctorants de l'UMR 6590 ESO.2013-2017 - Représentant des doctorant.es du site ESO-Caen, UMR 6590 ESO.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement / formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département-adjoint•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;, &amp;quot;Dessin cartographique&amp;quot;•	DUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	DUT CS 2ème année option Gestion Urbaine : &amp;quot;Etudes de terrain&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 42h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, initiation au droit de l'urbanisme).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 78h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).•	&amp;quot;Méthodologie de la monographie&amp;quot; - DUT CS 1ère année - 27h (initiation au travail de recherche scientifique : choix d'un sujet, état de la question, problématisation, formulation de questionnements et hypothèses, programmation méthodologique, analyse de données qualitatives et quantitatives, structuration de document long).•	&amp;quot;Etudes de terrain&amp;quot; - DUT CS 2ème année - 24h (accompagnement des étudiant.es dans la réalisation de diagnostics de territoire intégrant des projets commandés par des collectivités et associations).•	&amp;quot;Aménagement du territoire&amp;quot; - DUT CS 2ème année - 7h (cours sur l'histoire des conflits d'aménagement en France, l'évolution des luttes et du répertoire contestataire, mais aussi celle des modes de gouvernement dans et autour des projets d'aménagement).•	Encadrement des stages - DUT CS 1ère et 2ème années - 32h (accompagnement lors du démarchage des structures d'accueil pour l'obtention d'un stage d'observation (CS1) ou de mission/opérationnel (CS2), visite des étudiants, évaluation des stages (tableau systémique, rapports)).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Maitre de Conférences (stagiaire) au département Carrières Sociales, IUT d'Alençon de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 42h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, initiation au droit de l'urbanisme).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 60h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).•	&amp;quot;Méthodologie de la monographie&amp;quot; - DUT CS 1ère année - 28h (initiation au travail de recherche scientifique : choix d'un sujet, état de la question, problématisation, formulation de questionnements et hypothèses, programmation méthodologique, analyse de données qualitatives et quantitatives, structuration de document long).•	Encadrement des stages - DUT CS 1ère et 2ème années - 32h (accompagnement lors du démarchage des structures d'accueil pour l'obtention d'un stage d'observation (CS1) ou de mission/opérationnel (CS2), visite des étudiants, évaluation des stages (tableau systémique, rapports)).•	Formation &amp;quot;Enseigner dans le supérieur&amp;quot; - 30h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 - ATER au département Carrières Sociales, IUT d'Alençon de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 36h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, gouvernement et gouvernance de la ville).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 60h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 - ATER à l'UFR SEGGAT, département de Géographie de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 33h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Système d'utilisation d'eau dans le monde&amp;quot; - Licence 2 - GEO 451 - 15h (géographie de la ressource, des aménagements et politiques de et autour de l'eau en France).•	&amp;quot;Stage terrain&amp;quot; - Licence 3 - GEO 620 - 24h (accompagnement et encadrement des étudiants lors d'un stage prolongé sur le terrain).•	&amp;quot;Politiques et dispositifs de l'aménagement&amp;quot; - Master 2 spécialité ARTESO 2 - 15h (les grands projets d'aménagement en France ; les politiques publiques autour de l'usage récréatif nocturne des hypercentres en France).•	&amp;quot;Savoirs et pratiques de l'action territoriale&amp;quot; - Master 2 spécialité ARTESO 3 - 9h (accompagnement des masterants dans la réalisation de diagnostics et rapports, soutien théorique et méthodologique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 - ATER à l'UFR SEGGAT, département de Géographie de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Regards sur l'espace : les documents du géographe&amp;quot; - Licence 1 - GEO 100 - 24h (commentaire de cartes topographiques, introduction à la géographie).•	&amp;quot;Techniques d’enquête et acquisition de l’information sur le terrain&amp;quot; - Licence 2 - GEO 320 - 36h (méthodologie du questionnaire, analyse paysagère, accompagnement sur le terrain).•	&amp;quot;Cartographie, géomatique et traitements statistiques&amp;quot; - Master 1 - M1TC4 - 19h (utilisation SIG en lien avec analyses multivariées - CAH, ACP, ACM, AFC).•	&amp;quot;Savoirs et pratiques de l'action territoriale&amp;quot; - Master 2 spécialité ARTESO 3 - 17h (accompagnement des masterants dans la réalisation de diagnostics et rapports, soutien théorique et méthodologique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 - Moniteur à l'UFR de Géographie de l'Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Regards sur l'espace : les documents du géographe&amp;quot; - Licence 1 - GEO 100 - 12h (commentaire de cartes topographiques, introduction à la géographie).•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 27h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Cartographie, géomatique et traitements statistiques&amp;quot; - Master 1 - M1TC4 - 19h (introduction et perfectionnement aux analyses multivariées - CAH, ACP, ACM, AFC).•	&amp;quot;Politiques et dispositifs de l'aménagement&amp;quot; - Master 2 spécialité ARTESO 2 - 3h (conflits d'aménagement, démocratie de proximité, mobilisations collectives, institutionnalisation des mouvements sociaux).•	Aide à la construction des projets de thèse des Master 2 spécialité ARTESO parcours recherche - 3h (problématique, hypothèses, plan, méthodologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - Moniteur à l'UFR de Géographie de l'Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 36h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Techniques d’enquête et acquisition de l’information sur le terrain&amp;quot; - Licence 2 - GEO 320 - 13h (méthodologie du questionnaire).•	&amp;quot;Cartographie, statistique&amp;quot; - Licence 2 - GEO 410 - 10h (initiation aux SIG et statistique).•	&amp;quot;La ville, espace de jeux politiques et de conflits&amp;quot; - Licence 3 - GEO 653 - 5h (conflits urbains, politiques publiques urbaines autour de l'usage récréatif nocturne des hypercentres en France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012 - Tuteur pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> auprès d'étudiants de Licence 1 à l'UFR de géographie de l'Université de Caen Basse-Normandie (60h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 - Tuteur pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> auprès d'étudiants de Licence 1 à l'UFR de géographie de l'Université de Caen Basse-Normandie (60h).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas. Le bruit des sorties de fin de semaine est-il nécessairement gage de conflits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fête et le bruit (182), pp. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des urnes aux ­­ronds-­­points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Occupation, manifestation et actions contestataires : la participation à l’épreuve des Gilets jaunes, 1 (41), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.041.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les espaces de vie des Gilets jaunes pour éclairer l’émergence et la dynamique du mouvement. De l’automobilité défendue à la métropolisation combattue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14lrn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles. Observatoire des Conditions de Travail à l’université de Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La perte de sens au travail, 14, pp.81-107. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13t2b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les conditions de travail à l’université : un observatoire scientifique et militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences académiques ordinaires, 1 (113), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.113.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard, 1989-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.573-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the Yellow Vests movement through its spatial dimension, from the gathering places to the origins of the participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, French Politix, 20, pp.318-345. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00187-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la ville ne dort pas » S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la discipline au travail électoral ? Gouverner l’espace-temps récréatif nocturne à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105-106, pp.123-143. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition au bruit, gêne sonore, plainte et mobilisation habitante : de la cohabitation à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234, pp.7-28. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail, commun diviseur des gilets jaunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp. 19-51, 2025, SocioPo, 9782365124188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage “à double tranchant”. Une approche biographique et géographique pour saisir l’engagement en jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp. 53-75, 2025, 9782365124188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France périphérique : thèse et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-104, 2024, 979-10-318-0706-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Gilets jaunes, c’est la France périphérique. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-102, 2024, 979-10-318-0706-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Oiry-Varacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de domination et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-16, 2024, Géographie sociale, 978-2-7535-9624-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique, économique, sociale ou démocratique ? À propos de la crise des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPILLARD F., SARDIER T. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il y a urgence ! Les géographes s’engagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp. 59-72, 2023, 978-2-271-14835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du bruit récréatif nocturne par l'habitant : une échelle individuelle de la production de l'espace urbain ? Exemples dans les hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les cohabitations nocturnes dans les hypercentres au prisme des perceptions des ambiances sonores : études de cas à Caen, Rennes et Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore / sous la direction de Guillaume Faburel, Claire Guiu, Marie-Madeleine Mervant-Roux.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.333-348, 2014, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas : s'approprier l'espace-temps hypercentral nocturne par et autour de l'usage récréatif. Les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Normandie Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NORMC032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02280750v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il se dessine une politisation du proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dossier « L'écologie depuis les ronds-points »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi où tu habites, je te dirai qui tu es », La division socio-résidentielle dans l’agglomération caennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://doi.org/10.48649/asdc.910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métilde Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lariagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03436467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation mouvante des Gilets Jaunes : des blocages en périphérie aux manifestations centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la France. Pour un autre récit des inégalités dans l’espace national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://doi.org/10.48649/asf.996. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asf.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer pour travailler dans l’aire urbaine : des flux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements (1/3). Des cadres locaux aux « Parisien·nes », une socio-géographie des acheteur·ses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger dans l’aire urbaine : 50 ans de mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes à Caen : appropriation de l’espace et contestation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements (2/3). Des marchand·es de bien et SCI qui investissent en centre-ville, des services publics et administrations qui s’excentrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger dans l’aire urbaine : 50 ans de mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10.48649/asdc.1042. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartement (3/3). La fabrique des prix immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer pour travailler dans l’aire urbaine: des flux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10.48649/asdc.1062. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les Gilets Jaunes mobilisés à Caen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen vue par l’INSEE : les 201 communes de l’aire urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et logement dans l’aire urbaine caennaise en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr:443/index.php?id=650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie des emplois dans l’aire urbaine caennaise ? Une forte concentration des emplois très qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Dis-moi où tu habites, je te dirai qui tu es», La division socio-résidentielle dans l’agglomération caennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division socio-résidentielle dans l’aire urbaine de Caen en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://doi.org/10.48649/asdc.928. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie des emplois dans l’aire urbaine caennaise? Une forte concentration des emplois très qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire urbaine de plus en plus tertiaire et des communes aux activités spécialisées (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr:443/index.php?id=717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation. Note de recherche ANR Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud-Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléance de l’Orne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Citoyenne des Pays Ornais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCPO, Jun 2025, Le Theil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique s'ancre au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05439868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud--Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique s’ancre dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie II – depuis la géographie sociale des mobilisations et la sociologie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2023 du Comité National Français de Géographie - "Engagement(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire ESO / CENS / CRENAU « Autour de l’Atlas social de la métropole nantaise. Au-delà de la ville attractive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention lors de la table ronde « ZAD, ronds-points, mégabassines… Les nouveaux lieux de la mobilisation sociale », avec BOLLACHE L., DESCOLA P., LUSSAULT M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France. https://www.youtube.com/watch?v=rp8K0Md1EPE&amp;list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&amp;index=27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces de mobilisation aux espaces de vie : que nous dit la géographie des Gilets jaunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'EHESS « L’espace, catégorie de la pratique et analyseur du monde social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BACKOUCHE I., TOPALOV C. (dir.), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités de l’emploi et migrations pendulaires : retour sur deux planches de l’Atlas social de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chantier de l’UMR ESO « L'espace et la relation formation/emploi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les cadres (spatialisés) de socialisation des Gilets jaunes pour éclairer l’émergence et la structuration du mouvement. De la condition mobilitaire périphérique à l’opposition aux dynamiques de métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous sous le même maillot&amp;quot; ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’Association Française de Science Politique (AFSP) / ST 29 : Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentations populaires et (dés)alignements politiques chez les Gilets jaunes normands, une approche par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’il a envie de casser, qu’il aille sur Paris mais pas ici » Entrer par les espaces de vie et de mobilisation pour éclairer les trajectoires de l’engagement : le cas de Gilets jaunes ornais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union Géographique International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie I – depuis la sociologie des carrières et de l’engagement militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions de recherche à la pratique : s’initier à la cartographie et aux géotraitements sous SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation ANR Gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter le mouvement social « à chaud ». L’exemple d’une enquête par questionnaire menée lors de la mobilisation des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look Back at Yellow Vests Movement’s Spatial Dimension: from Gathering to Coming Protestors’ Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’American Political Science Association (APSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les pratiques récréatives nocturnes pour « sortir du lot » ou résister aux injonctions institutionnelles : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Produire et réguler les fêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cermes 3; Dysolab, Nov 2021, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la dimension spatiale du mouvement des « Gilets jaunes » : sources, méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "quels outils d'analyse pour les Gilets jaunes", MetSem/Mate-Shs, Sciences Po Paris, 16-17 janvier 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02603206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier l’espace-temps hypercentral nocturne : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "La dimension spatiale des formes de l'action collective" du groupe transversal de recherche Justice, Espace, Discriminations, Inégalités (JEDI), labex Futurs Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JEDI - groupe mobilisations, May 2018, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas&amp;quot;. Exposition au bruit récréatif nocturne, gêne sonore et mobilisations de cohabitants dans les hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et Culture Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Centre d'histoire sociale du XXème siècle, Université de Paris I, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'émancipation au regard des modes d'action politique contestataires contre les &amp;quot;Grands Projets Inutiles ou Imposés&amp;quot; (GPII). Les luttes contre les GPII, des luttes blancho-bourgeoises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l'émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, MRSH de l'Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce monde que nous ne pouvons que reproduire. Regard sociologique sur le carnaval étudiant de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ville &amp; Sciences sociales (Programme pluridisciplinaire de la MRSH de Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la discipline au contrôle des pratiques festives nocturnes : actualisation des modes d’exercice du pouvoir institutionnel à partir de l’exemple de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l'Association Française de Science Politique (AFSP), Section Thématique 48 "L'ordre social nocturne en questions. Régulations politiques et dispositifs de contrôle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Institut d'études politiques (IEP) d'Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;action publique ordinaire&amp;quot; ? Discussion à partir d'exemples tirés d'un travail sur les cohabitations autour de l'enjeu festif nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe III Action Publique de l'UMR ESO 6590 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations pratiques de la fête nocturne : une échelle individuelle du politique? Études de cas à Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne, atelier D "Les négociations entre régulations institutionnelles et régulations pratiques dans les conflits festifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Université Paris-Est Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du &amp;quot;jeudi soir&amp;quot; : géographie sociale des pratiques de loisir nocturnes juvéniles à Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inégalités éducatives et espaces de vie (INEDUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Université de Rennes II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition au bruit, gêne sonore, plainte et mobilisation habitante : du partage à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international l'Espace en Partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Université de Rennes II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cohabitations conflictuelles dans la ville nocturne : pratiques, représentations et gestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ESO - Caen (UMR 6590 CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabitation, sociabilités et nuisances dans l’espace public nocturne. L'exemple de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Soundspace − Espaces, expériences, politiques", Atelier 1 "Sons, espaces et politiques du sonore"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20B5E071"/>
+    <w:nsid w:val="6FBD711F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7133-3385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155556894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14lrn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1057/s41253-022-00187-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-francaise-de-science-politique-2019-5-page-869.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/cdg.4577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/conflits.19477" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/norois.5456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/lcb.reung.2024.01.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/lcb.reung.2024.01.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/cnrs.opill.2023.01.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-02011150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01643245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asf.996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationecolo.org/publication/il-se-dessine-une-politisation-du-proche/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.771" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=717" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=650" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-02603206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rp8K0Md1EPE&amp;list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&amp;index=27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03436467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giletsjaunes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/norois/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Butin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lrn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03886079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00197-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00187-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02011194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19477" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01643264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahoudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02011150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01643245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02280750v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asf.996" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.765" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.778" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.771" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fr&#233;mont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1073" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150402v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1062" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.935" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.928" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud-Janody" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud--Janody" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783067v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783103v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02603206v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012009v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012015v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7133-3385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155556894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14lrn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1057/s41253-022-00187-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-francaise-de-science-politique-2019-5-page-869.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/cdg.4577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/conflits.19477" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/norois.5456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/lcb.reung.2024.01.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/lcb.reung.2024.01.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/cnrs.opill.2023.01.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-02011150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01643245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asf.996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationecolo.org/publication/il-se-dessine-une-politisation-du-proche/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.771" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=717" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=650" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-02603206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rp8K0Md1EPE&amp;list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&amp;index=27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03436467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giletsjaunes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/norois/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Butin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lrn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03886079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00197-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00187-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02011194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19477" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01643264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahoudeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02011150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01643245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02280750v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asf.996" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1062" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fr&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.771" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.778" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1065" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.935" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.910" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud-Janody" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud--Janody" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02603206v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>