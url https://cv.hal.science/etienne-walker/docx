--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne WALKER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Géographie socialeUMR 6590 Espaces et SociétésUniversité de Caen NormandieIUT Grand Ouest Normandie, pôle d'Alençon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-7133-3385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155556894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues internationales ou nationales avec comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., ELALAOUI C., 2025, « Des urnes aux ronds-points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes », Participations, 2025/1, n° 41, pp. 31-59 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/parti.041.0031</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BUTIN S., 2025, « Documenter les espaces de vie des Gilets jaunes pour éclairer l’émergence et la dynamique du mouvement. De l’automobilité défendue à la métropolisation combattue ? », Géocarrefour [en ligne], 99/1 | 2025 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14lrn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des Conditions de Travail à l’université de Caen Normandie, 2024, « L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles », Chroniques du travail [en ligne], 14 | 2024, (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/13t2b</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2023, « Documenter les conditions de travail à l’université : un observatoire scientifique et militant », Mouvements, n° 113, pp. 145-154 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/mouv.113.0131</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BLAVIER P., 2022, « Shedding light on the Yellow Vests movement through its spatial dimension, from the gathering places to the origins of the participants », French Politics, vol. 20, n°3 (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1057/s41253-022-00187-9</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).COLLECTIF, 2019, « Enquêter in situ par questionnaire sur une mobilisation. Une étude sur les gilets jaunes », Revue française de science politique, vol. 69, n° 5, pp. 869-892 (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/revue-francaise-de-science-politique-2019-5-page-869.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2019 « &amp;quot;Quand la ville ne dort pas&amp;quot; S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité) », Carnets de géographe, 12 | 2019, mis en ligne le 09 décembre 2019 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/cdg.4577</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2017, « De la discipline au travail électoral ? Gouverner l'espace-temps récréatif nocturne à Rennes », Cultures & Conflits, « Politiques de la nuit », n°105-106, pp. 123-143 (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/conflits.19477</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « Exposition au bruit, gêne sonore, plainte et mobilisation habitante : de la cohabitation à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes », Norois, n°234, 2015/1, pp. 7-28 (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/norois.5456</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), 2025, Devenir des gilets jaunes, Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », 230 p. (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375199v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DEVAUX C., MAHOUDEAU A., OIRY-VARACCA M., UHEL M., WALKER É. (dir.), 2024, Rapports de domination et résistances : approches de géographie sociale, Rennes, Presses Universitaires de Rennes, coll. Géographie sociale, 340 p. (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04815036v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages scientifiques (ou chapitres de ces ouvrages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BUTON F., WALKER É., BORDIEC S., DONDEYNE C., 2025, « Conclusion : devenir gilet jaune ? », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 217-223 (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375198v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).REUNGOAT E., BUTON F., WALKER É., BORDIEC S., DONDEYNE C., 2025, « Introduction », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 7-17 (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375216v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DONDEYNE C., LEVAIN A., WALKER É., 2025, « Le travail, commun diviseur des gilets jaunes ? », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 19-51 (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05566398v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, « L’ancrage “à double tranchant”. Une approche biographique et géographique pour saisir l’engagement en jaune », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 53-75 (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05566378v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DEVAUX C., MAHOUDEAU A., OIRY-VARACCA M., UHEL M., WALKER É. (dir.), 2024, « Introduction », Rapports de domination et résistances : approches de géographie sociale, Rennes, Presses Universitaires de Rennes, coll. Géographie sociale, p. 7-16. (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04815036v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2024, « Les Gilets jaunes, c’est la France périphérique. », in Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines, BUTON F., REUNGOAT E. (dir.), Paris, Le Cavalier Bleu, coll. « Idées reçues », pp. 97-102, (hal-04716868 / </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/lcb.reung.2024.01.0097</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2024, « La France périphérique : thèse et critiques. » in Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines, BUTON F., REUNGOAT E. (dir.), Paris, Le Cavalier Bleu, coll. « Idées reçues », pp. 103-104 (hal-04716883 / </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/lcb.reung.2024.01.0103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2023, « Urgence écologique, économique, sociale ou démocratique ? À propos de la crise des Gilets jaunes », in Il y a urgence ! Les géographes s’engagent, OPILLARD F., SARDIER T. (dir.), Paris, CNRS Éditions, pp. 59-72 (</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/cnrs.opill.2023.01.0059</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2018, « Les régulations du bruit récréatif nocturne par l'habitant : une échelle individuelle de la production de l'espace urbain ? Exemples dans les hypercentres de Caen et Rennes », in Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, Paris, L'Harmattan, Questions contemporaines, pp. 191-206 (</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-02011150</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « Caractériser les cohabitations nocturnes dans les hypercentres au prisme des perceptions des ambiances sonores. Études de cas à Caen, Rennes et Paris », in Soundspaces. Espaces, expériences et politiques du sonore, GUIU C., FABUREL G., MERVANT-ROUX M-M., TORGUE H., WOLOSZYN P. (dir.), Rennes, Presses Universitaires de Rennes, Géographie Sociale, pp. 333-348 (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-01643245</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2026, « La mobilisation mouvante des Gilets Jaunes : des blocages en périphérie aux manifestations centrales », in R. Le Goix, A. Ribardière, J. Rivière (coord.), Atlas social de la France. Pour un autre récit des inégalités dans l’espace national [En ligne] (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asf.996</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, « Le bruit des sorties de fin de semaine est-il nécessairement gage de conflits ? », EchoBruit, dossier spécial « La fête et le bruit », CIDB, n°178, pp. 14-17 (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302426v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).PACHOUD-JANODY E., NOGUERA S., DELLA SUDDA M., LEVAIN A., WALKER É., 2025, Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation, Note de recherche ANR Gilets jaunes, 86 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04902218v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2023, « Il se dessine une politisation du proche », Fondation de l’Écologie Politique, dossier « L'écologie depuis les ronds-points », mis en ligne le 16 novembre 2023 (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-04645256</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondationecolo.org/publication/il-se-dessine-une-politisation-du-proche/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartement (3/3). La fabrique des prix immobiliers », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.778</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartements (2/3). Des marchand·es de bien et SCI qui investissent en centre-ville, des services publics et administrations qui s’excentrent », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.771</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartements (1/3). Des cadres locaux aux « Parisien·nes », une socio-géographie des acheteur·ses », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.765</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.ELALAOUI C., FRÉMONT C., WALKER É., PAUCHARD L., 2022, « Les Gilets jaunes à Caen : appropriation de l’espace et contestation politique », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ELALAOUI C., FRÉMONT C., WALKER É., PAUCHARD L., 2022, « Qui sont les Gilets Jaunes mobilisés à Caen ? », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1065</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2022, « Se loger dans l’aire urbaine : 50 ans de mutations », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1042</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « Se déplacer pour travailler dans l’aire urbaine : des flux multiples », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1062</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Quelle géographie des emplois dans l’aire urbaine caennaise ? Une forte concentration des emplois très qualifiés », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.935</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « La division socio-résidentielle dans l’aire urbaine de Caen en 2015 », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.928</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « « Dis-moi où tu habites, je te dirai qui tu es », La division socio-résidentielle dans l’agglomération caennaise », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.910</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Une aire urbaine de plus en plus tertiaire et des communes aux activités spécialisées (2015) », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=717</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Habitat et logement dans l’aire urbaine caennaise en 2015 », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=650</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Caen vue par l’INSEE : les 201 communes de l’aire urbaine », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=642</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLEMIN P., WALKER É., 2016, « Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement. », ESO Travaux et Documents, n°40, mars 2016, pp. 49-58.DELORME P-A., LE ROULLEY S., WALKER É., 2015, « Ce monde que nous ne pouvons que reproduire », Les instantanés de la MRSH, Forge numérique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications dans un congrès ou colloque international ou national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">PACHOUD-JANODY E., NOGUERA S., DELLA SUDDA M., LEVAIN A., WALKER É., 2025, « Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019) », 11e Congrès de l’AFS « Environnement(s) & Inégalités », AFS, CERTOP; CRESCO; LASSP; LISST, Toulouse, Juillet 2025 (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05522559v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).GASQUET-BLANCHARD C., HOYEZ A-C., LESSAULT D., WALKER É., 2023, « Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum », Rencontres du Comité National Français de Géographie (CNFG), édition « Engagement(s) », Valenciennes, 24-25 mai (</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04159411</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2022, « « S’il a envie de casser, qu’il aille sur Paris mais pas ici » Entrer par les espaces de vie et de mobilisation pour éclairer les trajectoires de l’engagement : le cas de Gilets jaunes ornais », Congrès de l’Union Géographique International, Paris, 18-22 juillet (</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783054</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).ELALAOUI C. & WALKER É., 2022, « « Tous sous le même maillot » ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune », Congrès de l’Association Française de Science Politique, Lille, 5-6-7 juillet (</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783060</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).BUTIN S. & WALKER É., 2022, « Documenter les cadres (spatialisés) de socialisation des Gilets jaunes pour éclairer l’émergence et la structuration du mouvement. De la condition mobilitaire périphérique à l’opposition aux dynamiques de métropolisation », Congrès de l’Association de Science Régionale de Langue Française, Rennes, 29-30 juin, 1er juillet (</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783061</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BLAVIER P., 2021, « A Look Back at Yellow Vests Movement’s Spatial Dimension: from Gathering to Coming Protestors’ Logics », Congrès de l’American Political Science Association (APSA), session Understanding the Yellow Vests through the Lens of Mixed Methods, Paris, 29 septembre (</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783057</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « L'institution du &amp;quot;jeudi soir&amp;quot; : géographie sociale des pratiques de loisir nocturnes juvéniles à Caen et Rennes », in colloque international Inégalités éducatives et espaces de vie, Rennes, 10-11 septembre.WALKER É., 2015, « De la discipline au contrôle des pratiques festives nocturnes : actualisation des modes d’exercice du pouvoir institutionnel à partir de l’exemple de Rennes », in congrès national de l'Association Française de Science Politique, Aix-en-Provence, 22-24 juin.WALKER É., 2015, « Les régulations pratiques de la fête nocturne : une échelle individuelle du politique ? Études de cas à Caen et Rennes », in colloque international Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne, Paris, 5-6 mars.WALKER E., 2014, « Exposition au bruit, gêne sonore, plainte et mobilisation habitante : du partage à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes », in colloque international l'Espace en Partage, Rennes, 9-11 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des séminaires, des journées d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., BUTIN S., 2024, « Les espaces de mobilisation des Gilets jaunes : (ré)institution en tant qu'enjeux et moyens évolutifs du rapport de force, de la construction à l'alignement scalaire », in séminaire tournant de l’ANR Gilets jaunes, Nantes, 6 février.WALKER É., BUTIN S., 2024, « Entrer par les espaces de vie des Gilets jaunes pour éclairer l'émergence et la structuration du mouvement : division sociale de l'espace, ancrage et effets de contexte », in séminaire tournant de l’ANR Gilets jaunes, Nantes, 6 février.WALKER É., 2023, « Des espaces de mobilisation aux espaces de vie : que nous dit la géographie des Gilets jaunes ? », in séminaire « L’espace, catégorie de la pratique et analyseur du monde social », BACKOUCHE I., TOPALOV C. (dir.), EHESS, 21 novembre.WALKER É., 2023, « Spatialités de l’emploi et migrations pendulaires : retour sur deux planches de l’Atlas social de Caen », in chantier de l’UMR ESO « L'espace et la relation formation/emploi », Université d’Angers, 10 juillet.WALKER É., 2023, « La métropolisation nantaise au prisme des achats d’appartements », in séminaire ESO / CENS / CRENAU « Autour de l’Atlas social de la métropole nantaise. Au-delà de la ville attractive », Nantes Université, 15 mai.WALKER É., 2023, « L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie II – depuis la géographie sociale des mobilisations et la sociologie rurale », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université du Mans, 6 mars.WALKER É., 2022, « L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie I – depuis la sociologie des carrières et de l’engagement militant », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université de Rennes II, 14 novembre.Observatoire des conditions de travail à l’Université de Caen-Normandie, 2022, « Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail », in journées d’étude Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique, Nantes, 24-25 novembre.Observatoire des conditions de travail à l’Université de Caen-Normandie, 2022, « Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant », in journées d’étude Violences ordinaires dans les organisations académiques, Paris, 9-10 juin.WALKER É., 2022, « Segmentations populaires et (dés)alignements politiques chez les Gilets jaunes normands, une approche par questionnaire », in journée d’études Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace, Caen, 1er avril (</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783067</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).BUTIN S. & WALKER É., 2022, « Des questions de recherche à la pratique : s’initier à la cartographie et aux géotraitements sous SIG », in journée de formation ANR Gilets jaunes, Caen, 30 mars (</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783069</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2021, « Documenter quantitativement les conditions de travail à l’université : enjeux méthodologiques autour de la création d’un observatoire scientifique et militant », in journées d’étude Data-SHS, Caen, 6-10 décembre.WALKER É., 2021, « Enquêter le mouvement social « à chaud ». L’exemple d’une enquête par questionnaire menée lors de la mobilisation des Gilets Jaunes », in journées d’étude Data-SHS, Caen, 6-10 décembre (</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783071</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2021, « Réguler les pratiques récréatives nocturnes pour « sortir du lot » ou résister aux injonctions institutionnelles : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et de Rennes », in journées d’étude Produire et réguler les fêtes, Cermes 3 & Dysolab, Villejuif, 25-26 novembre (</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).ELALAOUI C., FRÉMONT C., GUILLEMIN P., PAUCHARD L., UHEL M., WALKER É., 2021, « Présentation de la recherche du Collectif d’enquête caennais sur les Gilets jaunes », in atelier ESO-Caen, 21 juin.WALKER É., BLAVIER P., 2020, « Saisir la dimension spatiale du mouvement des « Gilets jaunes » : sources, méthodes et premiers résultats », in journées d’étude MetSem/Mate-Shs, Sciences Po Paris, 16-17 janvier (</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-02603206</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2019, « Retour sur les variables spatiales de la base Jaune vif », in journées d’études du Collectif Jaune vif, Bordeaux, 1er juillet.ELALAOUI C., HAVARD M., WALKER É., 2019, « Présentation de la recherche du Collectif d’enquête caennais sur les Gilets jaunes », in journées d’études du Collectif Jaune vif, Bordeaux, 29-30 janvier.WALKER É., 2019, « &amp;quot;Quand la ville ne dort pas&amp;quot; S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité) », in journée d’étude du programme pluridisciplinaire Villes et sciences sociales de la MRSH de l'Université de Caen Normandie, 12 mars.WALKER É., 2019, « Analyse multiscalaire de la dimension spatiale des inégalités structurales et des inégales mobilisations tentant de les contrer ou reproduire à travers le cas des hypercentres récréatifs nocturnes de Caen et Rennes », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université du Mans, 4 mars.WALKER É., 2018, « S’approprier l’espace-temps hypercentral nocturne : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et Rennes », in journée d’étude du groupe transversal de recherche Justice, Espace, Discriminations, Inégalités (JEDI) du labex Futurs Urbains La dimension spatiale des formes de l'action collective, Université de Paris Est Créteil, 23 mai.WALKER É., 2018, « &amp;quot;Quand la ville ne dort pas&amp;quot;. Exposition au bruit récréatif nocturne, gêne sonore et mobilisations de cohabitants dans les hypercentres de Caen et Rennes », in séminaire Histoire et Culture Sonore, Centre d'histoire sociale du XXème siècle, Université de Paris I, 18 mai.BOURDIER L., WALKER É., « Penser l'émancipation au regard des modes d'action politique contestataires contre les &amp;quot;Grands Projets Inutiles ou Imposés&amp;quot; (GPII). Les luttes contre les GPII, des luttes blancho-bourgeoises ? », in séminaire Pratiques et pensées de l'émancipation, MRSH de Caen, 3 mai.WALKER É., 2015, « Une &amp;quot;action publique ordinaire&amp;quot; ? Discussion à partir d'exemples tirés d'un travail sur les cohabitations autour de l'enjeu festif nocturne », in séminaire de l'axe III Action Publique de l'UMR ESO 6590 CNRS, Angers, 27 avril.DELORME P-A., LE ROULLEY S., WALKER É., 2015, « Ce monde que nous ne pouvons que reproduire. Regard socio-anthropologique à partir du carnaval étudiant de Caen », in séminaire Villes et sciences sociales, MRSH de Caen, 13 janvier.WALKER É., 2013, « Les cohabitations conflictuelles dans la ville nocturne : pratiques, représentations et gestions », séminaire du laboratoire ESO - Caen, février.WALKER É., 2012, « Les cohabitations nocturnes dans les hypercentres : exemples de Caen, Rennes et Paris », séminaire du laboratoire ESO - Caen, juin.WALKER É., 2011, « Cohabitation, sociabilités et nuisances dans l’espace public nocturne. L'exemple de Caen.&amp;quot;, in école thématique CNRS Soundspace « Espaces, expériences, politiques », Roscoff, 4-8 juillet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions publiques, dissémination de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">RIPOLL F., ROUX F., WALKER É., 2023, intervention lors de la conférence « Quand la politique s’ancre dans le local », Festival International de Géographie, édition 2025 « Pouvoir », Saint-Dié-des-Vosges, 4 octobre (</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302475v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, les cahiers de doléance de l’Orne : premiers résultats, Université Citoyenne des Pays Ornais, Le Theil, Val-au-Perche, 8 juin (</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302466v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2023, intervention lors de la table ronde « ZAD, ronds-points, mégabassines… Les nouveaux lieux de la mobilisation sociale », avec BOLLACHE L., DESCOLA P., LUSSAULT M., Festival International de Géographie, édition 2023 « Urgences », Saint-Dié-des-Vosges, 29-30 septembre, 1er octobre (</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=rp8K0Md1EPE&list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&index=27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2021, « Observatoire des conditions de travail à l’Université de Caen-Normandie : Présentation et premiers résultats du questionnaire passé à l’hiver 2020-2021 », Caen, 8 juin.ELALAOUI C., GIRARDIN A., HAVARD M., LARIAGON R., PAUCHARD L., SEILLER P., WALKER É., 2019, « À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes » », in Ouest-France, 24 avril (</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03436467</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).MILBURN P., WALKER É., 2014, co-animation de la sortie terrain « L'hypercentre festif − quartier Sainte-Anne », in colloque international l'Espace en Partage, Rennes, 9-11 avril.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champ de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes, entrées, espaces, approches et méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Division sociale (morphologique, administrative, démographique, productive, socio-résidentielle et électorale) de l'espace•	Modes d'appropriation de l'espace (action collective, mouvements sociaux, gouvernementalité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Mouvement des Gilets jaunes•	Cahiers de doléances•	Espace-temps (hyper)central nocturne autour de l'enjeu récréatif et de la question sonore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	France, ex-Basse-Normandie, Caen, Rennes, Orne, métropoles régionales et petites villes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Géographie sociale•	Sociologie politique•	Perspective sociohistorique, morphogénétique, structuralo-constructivisme•	Approche dimensionnelle de l'espace•	Inégalités, rapports de pouvoir et de domination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Méthodes mixtes (quanti / quali), questionnaires, entretiens compréhensifs et biographiques, cartographie et géomatique, revue de presse, analyse de documents programmatiques et institutionnels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (soutenue le 11/12/2018) : « Quand la ville ne dort pas » S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)Jury : Yves BONNY, maître de conférence en sociologie, Université de Rennes II, UMR ESO 6590 (examinateur) ; Patrice CARO, professeur de géographie, Université de Caen Normandie, UMR ESO 6590 (directeur de thèse) ; Anne-Cécile DOUILLET, professeure de science politique, Université de Lille II, UMR CERAPS 8026 (rapporteure) ; Guillaume FABUREL, professeur de géographie, Université Lumière-Lyon II, UMR TRIANGLE 5206 (rapporteur) ; Patrice MELE, professeur de géographie, Université de Tours, UMR CITERES 7324 (président du jury) ; Fabrice RIPOLL, maître de conférence HDR en géographie, Université de Paris-Est-Créteil-Val-de-Marne, EA Lab'URBA 3482 (examinateur)Mots-clés : Caen, Rennes, ville, nuit, pratiques récréatives, bruit, gêne sonore, mobilisations, gouvernement, conflits, appropriation de l'espace et du temps, approche dimensionnelle, morphogénétique, géographie sociale.Résumé : Cette thèse se propose d’analyser la ville contemporaine à partir des cas de Caen et Rennes et du prisme récréatif nocturne, dans une perspective morphogénétique, polémologique et dimensionnelle. Au travers de méthodes qualitatives (entretiens compréhensifs et analyse de discours, revue de presse, d’archives et de documents institutionnels) et quantitatives (statistiques uni-, bi- et multivariées réalisées sur des tableaux de données du recensement et de questionnaires notamment) spatialisées et temporalisées, ce sont les mobilisations des « sortants », « commerçants », « cohabitants » et institutions pour l’appropriation de l’espace-temps hypercentral nocturne qui ont fait l’objet d’analyses. Une première partie donne à voir l’importance de l’usage récréatif au sein des hypercentres de Caen et Rennes la nuit. Attribut central de la jeunesse, les sorties récréatives – plus que proprement « festives » en fait – sont dûment polarisées par une offre commerciale dédiée nombreuse et hypercentrale. Autour et à proximité parfois immédiate, sont amenés à cohabiter pour bonne part ces jeunes sortants une fois rentrés chez eux, mais aussi d’autres populations beaucoup plus insérées socialement – sur un plan professionnel, mais aussi parental et résidentiel. Ainsi, une « situation tensionnelle » entre usages reproductifs – i.e. récréatif et biologique – se dessine au sein des hypercentres durant le temps de la nuit. Une seconde partie insiste sur la manière dont certains sortants et commerçants se mobilisent au travers de l’usage récréatif nocturne, les uns dans la manière de se sociabiliser entre pairs au sein de bars et discothèques dûment sélectionnées, les seconds du fait de leur souci à attirer les premiers au sein de leurs établissements, mais aussi à les gérer. Ponctuellement, ces mobilisations quotidiennes cèdent le pas à des mobilisations politiques collectives, dès lors que l’appropriation récréative nocturne de certaines rues et place chez les sortants d’une part, la continuité de l’activité commerciale chez les commerçants de l’autre, sont menacées. Une troisième partie s’intéresse aux mobilisations des cohabitants autour de cet usage récréatif nocturne. Une fois la division sociale des hypercentres établie, différents caractères ont été mis en évidence pour expliquer l’inégal ressenti notamment sonore de cet usage, caractères aussi bien acoustiques et liés à l’exposition, que sociologiques. Sans doute davantage que ces deux premiers facteurs, il apparaît que l’appréciation des sorties récréatives nocturnes avoisinantes a fortement à voir avec l’évolution au sein des cycles de vie, les insertions professionnelles, et surtout l’ancienneté et la propriété allant de pair avec l’expression d’une plus forte gêne. Cette dimension cognitive se double d’un volet actionnel : si ceux qui entretiennent un rapport encore intime avec lesdites sorties se limitent, en tant que cohabitants, à s’adapter à leur marquage sonore ou à confronter leur bruiteur, le recours aux institutions et l’action collective semblent le propre de ceux qui s’en distancient. Enfin, une ultime partie s’intéresse à la manière dont les institutions gouvernent ces différentes mobilisations « ordinaires ». Si les années 2000 ont été marquées à Rennes et même à Caen par la répression policière et administrative des commerçants et surtout des sortants, si le détour des décennies 2000/2010 l’a notamment été par la contractualisation avec les premiers et la « sanitarisation » surtout communicationnelle des seconds, un changement semble se dessiner ces dernières années. Dans un contexte de restrictions budgétaires étatiques mais aussi municipales croissantes, les commerçants semblent de plus en plus considérés par les institutions tels des auxiliaires d’ordre et de santé publics – nombreux et économiques –, utiles pour gouverner à moindre coût la déviance des sortants. Relativement peu suivis par les institutions, les cohabitants mobilisés font même l’objet de dispositifs spécifiques conduisant à leur neutralisation. Se dessine somme toute le passage progressif de l’économie fordiste où la nuit servait dans le cadre du sommeil à reproduire la force de travail diurne à une économie post-fordiste 24h/24, où la nuit devient un vecteur permettant de satisfaire aux besoins eux aussi reproductifs et nocturnes, mais récréatifs, du capitalisme devenu aussi cognitif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche / collaborations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes : approches pluridisciplinaires des mobilisations et politisations populaires | ANR (PRC) | 2020-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Résumé : La contestation des Gilets jaunes (GJ) a surpris par son ampleur, ses formes et ses évolutions. Ce projet réunit les différents collectifs de recherche qui travaillent sur les GJ depuis le début du mouvement. Il vise d’abord à documenter les caractéristiques sociospatiales, sociologiques et politiques des GJ. Il s'intéresse ensuite aux processus de politisation et de transformations du répertoire d’action, en approfondissant la question du rapport aux enjeux environnementaux. Interrogeant également la portée de la contestation, le projet vise enfin à mesurer la réception médiatique, politique et sociale du mouvement.Implication personnelle : Responsable du volet de recherche « Configurations et spatialités du mouvement des GJ » ; membre d'autres volets de recherche.</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://giletsjaunes.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LonGi, une approche biographique des gilets jaunes | RnMSH | 2020-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Résumé : Le projet LonGI étudie le mouvement social des Gilets jaunes en France. Mené par un collectif d’une quinzaine de chercheurs et chercheuses de différentes disciplines des sciences humaines et sociales (anthropologie, géographie sociale, science politique, sociologie), il réunit cinq terrains d'enquêtes dans des contextes sociaux et spatiaux différents.Fondé sur une approche qualitative, il saisit le mouvement des Gilets jaunes par des campagnes d’entretiens biographiques longitudinales. Grâce à la comparaison des configurations locales, LonGI permet de comprendre les parcours d'engagement/désengagement et leurs conséquences biographiques, et d'identifier des trajectoires et modalités de politisation dans et par le mouvement.Implication personnelle : participant.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon actualité / biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 - Chef de département du département Carrières Sociales, IUT Grand Ouest Normandie, pôle d’AlençonDepuis 2023 - Membre du comité de rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023 - Membre du comité scientifique du Festival International de Géographie de Saint-Dié-des-Vosges, édition 2023 &amp;quot;Urgences&amp;quot;Depuis 2021 - Responsable scientifique du WP2 &amp;quot;Configurations et spatialités du mouvement des Gilets jaunes&amp;quot;, PRC ANR Gilets jaunes, coordonné par M. Della Sudda.2021-2025 - Membre de l'Observatoire des Conditions de Travail (OCT) à l'Université de Caen Normandie.2020-2023 - Membre de l'équipe RnMSH LonGi, coordonné par E. Reungoat.2019-2025 - Membre de l'équipe d'animation de l'Axe 2 &amp;quot;pratiques, expériences et représentations de l’espace&amp;quot; de l'UMR 6590 ESO.Depuis 2018 - Membre du collectif de recherche sur les Gilets jaunes dit &amp;quot;Jaune vif&amp;quot;.Depuis 2018 - Membre du collectif caennais de recherche sur les Gilets jaunes.2018-2019 - Membre du comité scientifique et d'organisation du colloque « Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux », Organisé par l’UMR ESO (Espaces et sociétés) et le Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex « Futurs urbains » (Université Paris-Est), Caen, 26-28 juin 2019.2016-2020 - Membre du comité scientifique et d'organisation du séminaire Pratiques et Pensées de l'Émancipation, ESO-Caen (UMR 6590 CNRS), CERReV (EA 3918) et HisTéMé (EA 7455), MRSH de l'Université de Caen Normandie.2013-2017 - Représentant des doctorants de l'UMR 6590 ESO.2013-2017 - Représentant des doctorant.es du site ESO-Caen, UMR 6590 ESO.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement / formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département-adjoint•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;, &amp;quot;Dessin cartographique&amp;quot;•	DUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	DUT CS 2ème année option Gestion Urbaine : &amp;quot;Etudes de terrain&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 42h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, initiation au droit de l'urbanisme).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 78h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).•	&amp;quot;Méthodologie de la monographie&amp;quot; - DUT CS 1ère année - 27h (initiation au travail de recherche scientifique : choix d'un sujet, état de la question, problématisation, formulation de questionnements et hypothèses, programmation méthodologique, analyse de données qualitatives et quantitatives, structuration de document long).•	&amp;quot;Etudes de terrain&amp;quot; - DUT CS 2ème année - 24h (accompagnement des étudiant.es dans la réalisation de diagnostics de territoire intégrant des projets commandés par des collectivités et associations).•	&amp;quot;Aménagement du territoire&amp;quot; - DUT CS 2ème année - 7h (cours sur l'histoire des conflits d'aménagement en France, l'évolution des luttes et du répertoire contestataire, mais aussi celle des modes de gouvernement dans et autour des projets d'aménagement).•	Encadrement des stages - DUT CS 1ère et 2ème années - 32h (accompagnement lors du démarchage des structures d'accueil pour l'obtention d'un stage d'observation (CS1) ou de mission/opérationnel (CS2), visite des étudiants, évaluation des stages (tableau systémique, rapports)).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Maitre de Conférences (stagiaire) au département Carrières Sociales, IUT d'Alençon de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 42h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, initiation au droit de l'urbanisme).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 60h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).•	&amp;quot;Méthodologie de la monographie&amp;quot; - DUT CS 1ère année - 28h (initiation au travail de recherche scientifique : choix d'un sujet, état de la question, problématisation, formulation de questionnements et hypothèses, programmation méthodologique, analyse de données qualitatives et quantitatives, structuration de document long).•	Encadrement des stages - DUT CS 1ère et 2ème années - 32h (accompagnement lors du démarchage des structures d'accueil pour l'obtention d'un stage d'observation (CS1) ou de mission/opérationnel (CS2), visite des étudiants, évaluation des stages (tableau systémique, rapports)).•	Formation &amp;quot;Enseigner dans le supérieur&amp;quot; - 30h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 - ATER au département Carrières Sociales, IUT d'Alençon de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 36h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, gouvernement et gouvernance de la ville).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 60h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 - ATER à l'UFR SEGGAT, département de Géographie de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 33h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Système d'utilisation d'eau dans le monde&amp;quot; - Licence 2 - GEO 451 - 15h (géographie de la ressource, des aménagements et politiques de et autour de l'eau en France).•	&amp;quot;Stage terrain&amp;quot; - Licence 3 - GEO 620 - 24h (accompagnement et encadrement des étudiants lors d'un stage prolongé sur le terrain).•	&amp;quot;Politiques et dispositifs de l'aménagement&amp;quot; - Master 2 spécialité ARTESO 2 - 15h (les grands projets d'aménagement en France ; les politiques publiques autour de l'usage récréatif nocturne des hypercentres en France).•	&amp;quot;Savoirs et pratiques de l'action territoriale&amp;quot; - Master 2 spécialité ARTESO 3 - 9h (accompagnement des masterants dans la réalisation de diagnostics et rapports, soutien théorique et méthodologique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 - ATER à l'UFR SEGGAT, département de Géographie de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Regards sur l'espace : les documents du géographe&amp;quot; - Licence 1 - GEO 100 - 24h (commentaire de cartes topographiques, introduction à la géographie).•	&amp;quot;Techniques d’enquête et acquisition de l’information sur le terrain&amp;quot; - Licence 2 - GEO 320 - 36h (méthodologie du questionnaire, analyse paysagère, accompagnement sur le terrain).•	&amp;quot;Cartographie, géomatique et traitements statistiques&amp;quot; - Master 1 - M1TC4 - 19h (utilisation SIG en lien avec analyses multivariées - CAH, ACP, ACM, AFC).•	&amp;quot;Savoirs et pratiques de l'action territoriale&amp;quot; - Master 2 spécialité ARTESO 3 - 17h (accompagnement des masterants dans la réalisation de diagnostics et rapports, soutien théorique et méthodologique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 - Moniteur à l'UFR de Géographie de l'Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Regards sur l'espace : les documents du géographe&amp;quot; - Licence 1 - GEO 100 - 12h (commentaire de cartes topographiques, introduction à la géographie).•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 27h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Cartographie, géomatique et traitements statistiques&amp;quot; - Master 1 - M1TC4 - 19h (introduction et perfectionnement aux analyses multivariées - CAH, ACP, ACM, AFC).•	&amp;quot;Politiques et dispositifs de l'aménagement&amp;quot; - Master 2 spécialité ARTESO 2 - 3h (conflits d'aménagement, démocratie de proximité, mobilisations collectives, institutionnalisation des mouvements sociaux).•	Aide à la construction des projets de thèse des Master 2 spécialité ARTESO parcours recherche - 3h (problématique, hypothèses, plan, méthodologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - Moniteur à l'UFR de Géographie de l'Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 36h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Techniques d’enquête et acquisition de l’information sur le terrain&amp;quot; - Licence 2 - GEO 320 - 13h (méthodologie du questionnaire).•	&amp;quot;Cartographie, statistique&amp;quot; - Licence 2 - GEO 410 - 10h (initiation aux SIG et statistique).•	&amp;quot;La ville, espace de jeux politiques et de conflits&amp;quot; - Licence 3 - GEO 653 - 5h (conflits urbains, politiques publiques urbaines autour de l'usage récréatif nocturne des hypercentres en France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012 - Tuteur pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> auprès d'étudiants de Licence 1 à l'UFR de géographie de l'Université de Caen Basse-Normandie (60h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 - Tuteur pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> auprès d'étudiants de Licence 1 à l'UFR de géographie de l'Université de Caen Basse-Normandie (60h).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas. Le bruit des sorties de fin de semaine est-il nécessairement gage de conflits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fête et le bruit (182), pp. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des urnes aux ­­ronds-­­points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Occupation, manifestation et actions contestataires : la participation à l’épreuve des Gilets jaunes, 1 (41), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.041.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les espaces de vie des Gilets jaunes pour éclairer l’émergence et la dynamique du mouvement. De l’automobilité défendue à la métropolisation combattue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14lrn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles. Observatoire des Conditions de Travail à l’université de Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La perte de sens au travail, 14, pp.81-107. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13t2b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les conditions de travail à l’université : un observatoire scientifique et militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences académiques ordinaires, 1 (113), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.113.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard, 1989-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.573-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the Yellow Vests movement through its spatial dimension, from the gathering places to the origins of the participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, French Politix, 20, pp.318-345. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00187-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la ville ne dort pas » S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la discipline au travail électoral ? Gouverner l’espace-temps récréatif nocturne à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105-106, pp.123-143. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition au bruit, gêne sonore, plainte et mobilisation habitante : de la cohabitation à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234, pp.7-28. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail, commun diviseur des gilets jaunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp. 19-51, 2025, SocioPo, 9782365124188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage “à double tranchant”. Une approche biographique et géographique pour saisir l’engagement en jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp. 53-75, 2025, 9782365124188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France périphérique : thèse et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-104, 2024, 979-10-318-0706-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Gilets jaunes, c’est la France périphérique. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-102, 2024, 979-10-318-0706-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Oiry-Varacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de domination et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-16, 2024, Géographie sociale, 978-2-7535-9624-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique, économique, sociale ou démocratique ? À propos de la crise des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPILLARD F., SARDIER T. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il y a urgence ! Les géographes s’engagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp. 59-72, 2023, 978-2-271-14835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du bruit récréatif nocturne par l'habitant : une échelle individuelle de la production de l'espace urbain ? Exemples dans les hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les cohabitations nocturnes dans les hypercentres au prisme des perceptions des ambiances sonores : études de cas à Caen, Rennes et Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore / sous la direction de Guillaume Faburel, Claire Guiu, Marie-Madeleine Mervant-Roux.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.333-348, 2014, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas : s'approprier l'espace-temps hypercentral nocturne par et autour de l'usage récréatif. Les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Normandie Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NORMC032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02280750v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il se dessine une politisation du proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dossier « L'écologie depuis les ronds-points »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi où tu habites, je te dirai qui tu es », La division socio-résidentielle dans l’agglomération caennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://doi.org/10.48649/asdc.910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métilde Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lariagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03436467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation mouvante des Gilets Jaunes : des blocages en périphérie aux manifestations centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la France. Pour un autre récit des inégalités dans l’espace national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://doi.org/10.48649/asf.996. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asf.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer pour travailler dans l’aire urbaine : des flux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements (1/3). Des cadres locaux aux « Parisien·nes », une socio-géographie des acheteur·ses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger dans l’aire urbaine : 50 ans de mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes à Caen : appropriation de l’espace et contestation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements (2/3). Des marchand·es de bien et SCI qui investissent en centre-ville, des services publics et administrations qui s’excentrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger dans l’aire urbaine : 50 ans de mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10.48649/asdc.1042. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartement (3/3). La fabrique des prix immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer pour travailler dans l’aire urbaine: des flux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10.48649/asdc.1062. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les Gilets Jaunes mobilisés à Caen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen vue par l’INSEE : les 201 communes de l’aire urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et logement dans l’aire urbaine caennaise en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr:443/index.php?id=650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie des emplois dans l’aire urbaine caennaise ? Une forte concentration des emplois très qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Dis-moi où tu habites, je te dirai qui tu es», La division socio-résidentielle dans l’agglomération caennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division socio-résidentielle dans l’aire urbaine de Caen en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://doi.org/10.48649/asdc.928. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie des emplois dans l’aire urbaine caennaise? Une forte concentration des emplois très qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire urbaine de plus en plus tertiaire et des communes aux activités spécialisées (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr:443/index.php?id=717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation. Note de recherche ANR Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud-Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléance de l’Orne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Citoyenne des Pays Ornais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCPO, Jun 2025, Le Theil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique s'ancre au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05439868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud--Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique s’ancre dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie II – depuis la géographie sociale des mobilisations et la sociologie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2023 du Comité National Français de Géographie - "Engagement(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire ESO / CENS / CRENAU « Autour de l’Atlas social de la métropole nantaise. Au-delà de la ville attractive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention lors de la table ronde « ZAD, ronds-points, mégabassines… Les nouveaux lieux de la mobilisation sociale », avec BOLLACHE L., DESCOLA P., LUSSAULT M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France. https://www.youtube.com/watch?v=rp8K0Md1EPE&amp;list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&amp;index=27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces de mobilisation aux espaces de vie : que nous dit la géographie des Gilets jaunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'EHESS « L’espace, catégorie de la pratique et analyseur du monde social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BACKOUCHE I., TOPALOV C. (dir.), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités de l’emploi et migrations pendulaires : retour sur deux planches de l’Atlas social de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chantier de l’UMR ESO « L'espace et la relation formation/emploi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les cadres (spatialisés) de socialisation des Gilets jaunes pour éclairer l’émergence et la structuration du mouvement. De la condition mobilitaire périphérique à l’opposition aux dynamiques de métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous sous le même maillot&amp;quot; ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’Association Française de Science Politique (AFSP) / ST 29 : Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentations populaires et (dés)alignements politiques chez les Gilets jaunes normands, une approche par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’il a envie de casser, qu’il aille sur Paris mais pas ici » Entrer par les espaces de vie et de mobilisation pour éclairer les trajectoires de l’engagement : le cas de Gilets jaunes ornais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union Géographique International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie I – depuis la sociologie des carrières et de l’engagement militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions de recherche à la pratique : s’initier à la cartographie et aux géotraitements sous SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation ANR Gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter le mouvement social « à chaud ». L’exemple d’une enquête par questionnaire menée lors de la mobilisation des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look Back at Yellow Vests Movement’s Spatial Dimension: from Gathering to Coming Protestors’ Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’American Political Science Association (APSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les pratiques récréatives nocturnes pour « sortir du lot » ou résister aux injonctions institutionnelles : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Produire et réguler les fêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cermes 3; Dysolab, Nov 2021, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la dimension spatiale du mouvement des « Gilets jaunes » : sources, méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "quels outils d'analyse pour les Gilets jaunes", MetSem/Mate-Shs, Sciences Po Paris, 16-17 janvier 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02603206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier l’espace-temps hypercentral nocturne : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "La dimension spatiale des formes de l'action collective" du groupe transversal de recherche Justice, Espace, Discriminations, Inégalités (JEDI), labex Futurs Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JEDI - groupe mobilisations, May 2018, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas&amp;quot;. Exposition au bruit récréatif nocturne, gêne sonore et mobilisations de cohabitants dans les hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et Culture Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Centre d'histoire sociale du XXème siècle, Université de Paris I, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'émancipation au regard des modes d'action politique contestataires contre les &amp;quot;Grands Projets Inutiles ou Imposés&amp;quot; (GPII). Les luttes contre les GPII, des luttes blancho-bourgeoises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l'émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, MRSH de l'Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce monde que nous ne pouvons que reproduire. Regard sociologique sur le carnaval étudiant de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ville &amp; Sciences sociales (Programme pluridisciplinaire de la MRSH de Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la discipline au contrôle des pratiques festives nocturnes : actualisation des modes d’exercice du pouvoir institutionnel à partir de l’exemple de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l'Association Française de Science Politique (AFSP), Section Thématique 48 "L'ordre social nocturne en questions. Régulations politiques et dispositifs de contrôle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Institut d'études politiques (IEP) d'Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;action publique ordinaire&amp;quot; ? Discussion à partir d'exemples tirés d'un travail sur les cohabitations autour de l'enjeu festif nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe III Action Publique de l'UMR ESO 6590 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations pratiques de la fête nocturne : une échelle individuelle du politique? Études de cas à Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne, atelier D "Les négociations entre régulations institutionnelles et régulations pratiques dans les conflits festifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Université Paris-Est Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du &amp;quot;jeudi soir&amp;quot; : géographie sociale des pratiques de loisir nocturnes juvéniles à Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inégalités éducatives et espaces de vie (INEDUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Université de Rennes II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition au bruit, gêne sonore, plainte et mobilisation habitante : du partage à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international l'Espace en Partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Université de Rennes II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cohabitations conflictuelles dans la ville nocturne : pratiques, représentations et gestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ESO - Caen (UMR 6590 CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabitation, sociabilités et nuisances dans l’espace public nocturne. L'exemple de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Soundspace − Espaces, expériences, politiques", Atelier 1 "Sons, espaces et politiques du sonore"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Etienne WALKER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Géographie socialeUMR 6590 Espaces et SociétésUniversité de Caen NormandieIUT Grand Ouest Normandie, pôle d'Alençon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">etienne-walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-7133-3385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155556894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produits de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues internationales ou nationales avec comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., ELALAOUI C., 2025, « Des urnes aux ronds-points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes », Participations, 2025/1, n° 41, pp. 31-59 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/parti.041.0031</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BUTIN S., 2025, « Documenter les espaces de vie des Gilets jaunes pour éclairer l’émergence et la dynamique du mouvement. De l’automobilité défendue à la métropolisation combattue ? », Géocarrefour [en ligne], 99/1 | 2025 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14lrn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des Conditions de Travail à l’université de Caen Normandie, 2024, « L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles », Chroniques du travail [en ligne], 14 | 2024, (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/13t2b</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2023, « Documenter les conditions de travail à l’université : un observatoire scientifique et militant », Mouvements, n° 113, pp. 145-154 (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/mouv.113.0131</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BLAVIER P., 2022, « Shedding light on the Yellow Vests movement through its spatial dimension, from the gathering places to the origins of the participants », French Politics, vol. 20, n°3 (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1057/s41253-022-00187-9</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).COLLECTIF, 2019, « Enquêter in situ par questionnaire sur une mobilisation. Une étude sur les gilets jaunes », Revue française de science politique, vol. 69, n° 5, pp. 869-892 (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/revue-francaise-de-science-politique-2019-5-page-869.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2019 « &amp;quot;Quand la ville ne dort pas&amp;quot; S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité) », Carnets de géographe, 12 | 2019, mis en ligne le 09 décembre 2019 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/cdg.4577</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2017, « De la discipline au travail électoral ? Gouverner l'espace-temps récréatif nocturne à Rennes », Cultures & Conflits, « Politiques de la nuit », n°105-106, pp. 123-143 (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/conflits.19477</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « Exposition au bruit, gêne sonore, plainte et mobilisation habitante : de la cohabitation à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes », Norois, n°234, 2015/1, pp. 7-28 (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/norois.5456</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d'ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), 2025, Devenir des gilets jaunes, Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », 230 p. (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375199v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DEVAUX C., MAHOUDEAU A., OIRY-VARACCA M., UHEL M., WALKER É. (dir.), 2024, Rapports de domination et résistances : approches de géographie sociale, Rennes, Presses Universitaires de Rennes, coll. Géographie sociale, 340 p. (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04815036v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages scientifiques (ou chapitres de ces ouvrages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BUTON F., WALKER É., BORDIEC S., DONDEYNE C., 2025, « Conclusion : devenir gilet jaune ? », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 217-223 (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375198v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).REUNGOAT E., BUTON F., WALKER É., BORDIEC S., DONDEYNE C., 2025, « Introduction », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 7-17 (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05375216v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DONDEYNE C., LEVAIN A., WALKER É., 2025, « Le travail, commun diviseur des gilets jaunes ? », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 19-51 (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05566398v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, « L’ancrage “à double tranchant”. Une approche biographique et géographique pour saisir l’engagement en jaune », in Devenir des gilets jaunes, REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.), Vulaines-sur-Seine, Éditions du Croquant, coll. « Sociopo », pp. 53-75 (</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05566378v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).DEVAUX C., MAHOUDEAU A., OIRY-VARACCA M., UHEL M., WALKER É. (dir.), 2024, « Introduction », Rapports de domination et résistances : approches de géographie sociale, Rennes, Presses Universitaires de Rennes, coll. Géographie sociale, p. 7-16. (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04815036v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2024, « Les Gilets jaunes, c’est la France périphérique. », in Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines, BUTON F., REUNGOAT E. (dir.), Paris, Le Cavalier Bleu, coll. « Idées reçues », pp. 97-102, (hal-04716868 / </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/lcb.reung.2024.01.0097</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2024, « La France périphérique : thèse et critiques. » in Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines, BUTON F., REUNGOAT E. (dir.), Paris, Le Cavalier Bleu, coll. « Idées reçues », pp. 103-104 (hal-04716883 / </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/lcb.reung.2024.01.0103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2023, « Urgence écologique, économique, sociale ou démocratique ? À propos de la crise des Gilets jaunes », in Il y a urgence ! Les géographes s’engagent, OPILLARD F., SARDIER T. (dir.), Paris, CNRS Éditions, pp. 59-72 (</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3917/cnrs.opill.2023.01.0059</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2018, « Les régulations du bruit récréatif nocturne par l'habitant : une échelle individuelle de la production de l'espace urbain ? Exemples dans les hypercentres de Caen et Rennes », in Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, Paris, L'Harmattan, Questions contemporaines, pp. 191-206 (</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-02011150</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « Caractériser les cohabitations nocturnes dans les hypercentres au prisme des perceptions des ambiances sonores. Études de cas à Caen, Rennes et Paris », in Soundspaces. Espaces, expériences et politiques du sonore, GUIU C., FABUREL G., MERVANT-ROUX M-M., TORGUE H., WOLOSZYN P. (dir.), Rennes, Presses Universitaires de Rennes, Géographie Sociale, pp. 333-348 (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-01643245</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2026, « La mobilisation mouvante des Gilets Jaunes : des blocages en périphérie aux manifestations centrales », in R. Le Goix, A. Ribardière, J. Rivière (coord.), Atlas social de la France. Pour un autre récit des inégalités dans l’espace national [En ligne] (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asf.996</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, « Le bruit des sorties de fin de semaine est-il nécessairement gage de conflits ? », EchoBruit, dossier spécial « La fête et le bruit », CIDB, n°178, pp. 14-17 (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302426v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).PACHOUD-JANODY E., NOGUERA S., DELLA SUDDA M., LEVAIN A., WALKER É., 2025, Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation, Note de recherche ANR Gilets jaunes, 86 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04902218v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2023, « Il se dessine une politisation du proche », Fondation de l’Écologie Politique, dossier « L'écologie depuis les ronds-points », mis en ligne le 16 novembre 2023 (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-04645256</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fondationecolo.org/publication/il-se-dessine-une-politisation-du-proche/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartement (3/3). La fabrique des prix immobiliers », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.778</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartements (2/3). Des marchand·es de bien et SCI qui investissent en centre-ville, des services publics et administrations qui s’excentrent », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.771</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « La métropolisation nantaise au prisme des achats d’appartements (1/3). Des cadres locaux aux « Parisien·nes », une socio-géographie des acheteur·ses », in F. Madoré, J. Rivière, C. Batardy, S. Charrier, S. Loret, Atlas Social de la métropole nantaise [En ligne], eISSN : 2779-5772, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asmn.765</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.ELALAOUI C., FRÉMONT C., WALKER É., PAUCHARD L., 2022, « Les Gilets jaunes à Caen : appropriation de l’espace et contestation politique », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1073</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ELALAOUI C., FRÉMONT C., WALKER É., PAUCHARD L., 2022, « Qui sont les Gilets Jaunes mobilisés à Caen ? », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1065</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., 2022, « Se loger dans l’aire urbaine : 50 ans de mutations », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1042</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2022, « Se déplacer pour travailler dans l’aire urbaine : des flux multiples », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.1062</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Quelle géographie des emplois dans l’aire urbaine caennaise ? Une forte concentration des emplois très qualifiés », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.935</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « La division socio-résidentielle dans l’aire urbaine de Caen en 2015 », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.928</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « « Dis-moi où tu habites, je te dirai qui tu es », La division socio-résidentielle dans l’agglomération caennaise », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48649/asdc.910</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Une aire urbaine de plus en plus tertiaire et des communes aux activités spécialisées (2015) », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=717</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Habitat et logement dans l’aire urbaine caennaise en 2015 », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=650</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.WALKER É., 2021, « Caen vue par l’INSEE : les 201 communes de l’aire urbaine », in Atlas Social de Caen [En ligne], ISSN : 2779-654X, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://atlas-social-de-caen.fr:443/index.php?id=642</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">GUILLEMIN P., WALKER É., 2016, « Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement. », ESO Travaux et Documents, n°40, mars 2016, pp. 49-58.DELORME P-A., LE ROULLEY S., WALKER É., 2015, « Ce monde que nous ne pouvons que reproduire », Les instantanés de la MRSH, Forge numérique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications dans un congrès ou colloque international ou national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">PACHOUD-JANODY E., NOGUERA S., DELLA SUDDA M., LEVAIN A., WALKER É., 2025, « Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019) », 11e Congrès de l’AFS « Environnement(s) & Inégalités », AFS, CERTOP; CRESCO; LASSP; LISST, Toulouse, Juillet 2025 (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05522559v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).GASQUET-BLANCHARD C., HOYEZ A-C., LESSAULT D., WALKER É., 2023, « Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum », Rencontres du Comité National Français de Géographie (CNFG), édition « Engagement(s) », Valenciennes, 24-25 mai (</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04159411</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2022, « « S’il a envie de casser, qu’il aille sur Paris mais pas ici » Entrer par les espaces de vie et de mobilisation pour éclairer les trajectoires de l’engagement : le cas de Gilets jaunes ornais », Congrès de l’Union Géographique International, Paris, 18-22 juillet (</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783054</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).ELALAOUI C. & WALKER É., 2022, « « Tous sous le même maillot » ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune », Congrès de l’Association Française de Science Politique, Lille, 5-6-7 juillet (</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783060</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).BUTIN S. & WALKER É., 2022, « Documenter les cadres (spatialisés) de socialisation des Gilets jaunes pour éclairer l’émergence et la structuration du mouvement. De la condition mobilitaire périphérique à l’opposition aux dynamiques de métropolisation », Congrès de l’Association de Science Régionale de Langue Française, Rennes, 29-30 juin, 1er juillet (</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783061</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., BLAVIER P., 2021, « A Look Back at Yellow Vests Movement’s Spatial Dimension: from Gathering to Coming Protestors’ Logics », Congrès de l’American Political Science Association (APSA), session Understanding the Yellow Vests through the Lens of Mixed Methods, Paris, 29 septembre (</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783057</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2015, « L'institution du &amp;quot;jeudi soir&amp;quot; : géographie sociale des pratiques de loisir nocturnes juvéniles à Caen et Rennes », in colloque international Inégalités éducatives et espaces de vie, Rennes, 10-11 septembre.WALKER É., 2015, « De la discipline au contrôle des pratiques festives nocturnes : actualisation des modes d’exercice du pouvoir institutionnel à partir de l’exemple de Rennes », in congrès national de l'Association Française de Science Politique, Aix-en-Provence, 22-24 juin.WALKER É., 2015, « Les régulations pratiques de la fête nocturne : une échelle individuelle du politique ? Études de cas à Caen et Rennes », in colloque international Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne, Paris, 5-6 mars.WALKER E., 2014, « Exposition au bruit, gêne sonore, plainte et mobilisation habitante : du partage à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes », in colloque international l'Espace en Partage, Rennes, 9-11 avril.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des séminaires, des journées d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">WALKER É., BUTIN S., 2024, « Les espaces de mobilisation des Gilets jaunes : (ré)institution en tant qu'enjeux et moyens évolutifs du rapport de force, de la construction à l'alignement scalaire », in séminaire tournant de l’ANR Gilets jaunes, Nantes, 6 février.WALKER É., BUTIN S., 2024, « Entrer par les espaces de vie des Gilets jaunes pour éclairer l'émergence et la structuration du mouvement : division sociale de l'espace, ancrage et effets de contexte », in séminaire tournant de l’ANR Gilets jaunes, Nantes, 6 février.WALKER É., 2023, « Des espaces de mobilisation aux espaces de vie : que nous dit la géographie des Gilets jaunes ? », in séminaire « L’espace, catégorie de la pratique et analyseur du monde social », BACKOUCHE I., TOPALOV C. (dir.), EHESS, 21 novembre.WALKER É., 2023, « Spatialités de l’emploi et migrations pendulaires : retour sur deux planches de l’Atlas social de Caen », in chantier de l’UMR ESO « L'espace et la relation formation/emploi », Université d’Angers, 10 juillet.WALKER É., 2023, « La métropolisation nantaise au prisme des achats d’appartements », in séminaire ESO / CENS / CRENAU « Autour de l’Atlas social de la métropole nantaise. Au-delà de la ville attractive », Nantes Université, 15 mai.WALKER É., 2023, « L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie II – depuis la géographie sociale des mobilisations et la sociologie rurale », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université du Mans, 6 mars.WALKER É., 2022, « L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie I – depuis la sociologie des carrières et de l’engagement militant », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université de Rennes II, 14 novembre.Observatoire des conditions de travail à l’Université de Caen-Normandie, 2022, « Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail », in journées d’étude Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique, Nantes, 24-25 novembre.Observatoire des conditions de travail à l’Université de Caen-Normandie, 2022, « Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant », in journées d’étude Violences ordinaires dans les organisations académiques, Paris, 9-10 juin.WALKER É., 2022, « Segmentations populaires et (dés)alignements politiques chez les Gilets jaunes normands, une approche par questionnaire », in journée d’études Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace, Caen, 1er avril (</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783067</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).BUTIN S. & WALKER É., 2022, « Des questions de recherche à la pratique : s’initier à la cartographie et aux géotraitements sous SIG », in journée de formation ANR Gilets jaunes, Caen, 30 mars (</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783069</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2021, « Documenter quantitativement les conditions de travail à l’université : enjeux méthodologiques autour de la création d’un observatoire scientifique et militant », in journées d’étude Data-SHS, Caen, 6-10 décembre.WALKER É., 2021, « Enquêter le mouvement social « à chaud ». L’exemple d’une enquête par questionnaire menée lors de la mobilisation des Gilets Jaunes », in journées d’étude Data-SHS, Caen, 6-10 décembre (</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783071</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2021, « Réguler les pratiques récréatives nocturnes pour « sortir du lot » ou résister aux injonctions institutionnelles : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et de Rennes », in journées d’étude Produire et réguler les fêtes, Cermes 3 & Dysolab, Villejuif, 25-26 novembre (</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03783103</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).ELALAOUI C., FRÉMONT C., GUILLEMIN P., PAUCHARD L., UHEL M., WALKER É., 2021, « Présentation de la recherche du Collectif d’enquête caennais sur les Gilets jaunes », in atelier ESO-Caen, 21 juin.WALKER É., BLAVIER P., 2020, « Saisir la dimension spatiale du mouvement des « Gilets jaunes » : sources, méthodes et premiers résultats », in journées d’étude MetSem/Mate-Shs, Sciences Po Paris, 16-17 janvier (</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-02603206</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2019, « Retour sur les variables spatiales de la base Jaune vif », in journées d’études du Collectif Jaune vif, Bordeaux, 1er juillet.ELALAOUI C., HAVARD M., WALKER É., 2019, « Présentation de la recherche du Collectif d’enquête caennais sur les Gilets jaunes », in journées d’études du Collectif Jaune vif, Bordeaux, 29-30 janvier.WALKER É., 2019, « &amp;quot;Quand la ville ne dort pas&amp;quot; S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité) », in journée d’étude du programme pluridisciplinaire Villes et sciences sociales de la MRSH de l'Université de Caen Normandie, 12 mars.WALKER É., 2019, « Analyse multiscalaire de la dimension spatiale des inégalités structurales et des inégales mobilisations tentant de les contrer ou reproduire à travers le cas des hypercentres récréatifs nocturnes de Caen et Rennes », in journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590, Université du Mans, 4 mars.WALKER É., 2018, « S’approprier l’espace-temps hypercentral nocturne : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et Rennes », in journée d’étude du groupe transversal de recherche Justice, Espace, Discriminations, Inégalités (JEDI) du labex Futurs Urbains La dimension spatiale des formes de l'action collective, Université de Paris Est Créteil, 23 mai.WALKER É., 2018, « &amp;quot;Quand la ville ne dort pas&amp;quot;. Exposition au bruit récréatif nocturne, gêne sonore et mobilisations de cohabitants dans les hypercentres de Caen et Rennes », in séminaire Histoire et Culture Sonore, Centre d'histoire sociale du XXème siècle, Université de Paris I, 18 mai.BOURDIER L., WALKER É., « Penser l'émancipation au regard des modes d'action politique contestataires contre les &amp;quot;Grands Projets Inutiles ou Imposés&amp;quot; (GPII). Les luttes contre les GPII, des luttes blancho-bourgeoises ? », in séminaire Pratiques et pensées de l'émancipation, MRSH de Caen, 3 mai.WALKER É., 2015, « Une &amp;quot;action publique ordinaire&amp;quot; ? Discussion à partir d'exemples tirés d'un travail sur les cohabitations autour de l'enjeu festif nocturne », in séminaire de l'axe III Action Publique de l'UMR ESO 6590 CNRS, Angers, 27 avril.DELORME P-A., LE ROULLEY S., WALKER É., 2015, « Ce monde que nous ne pouvons que reproduire. Regard socio-anthropologique à partir du carnaval étudiant de Caen », in séminaire Villes et sciences sociales, MRSH de Caen, 13 janvier.WALKER É., 2013, « Les cohabitations conflictuelles dans la ville nocturne : pratiques, représentations et gestions », séminaire du laboratoire ESO - Caen, février.WALKER É., 2012, « Les cohabitations nocturnes dans les hypercentres : exemples de Caen, Rennes et Paris », séminaire du laboratoire ESO - Caen, juin.WALKER É., 2011, « Cohabitation, sociabilités et nuisances dans l’espace public nocturne. L'exemple de Caen.&amp;quot;, in école thématique CNRS Soundspace « Espaces, expériences, politiques », Roscoff, 4-8 juillet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions publiques, dissémination de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">RIPOLL F., ROUX F., WALKER É., 2023, intervention lors de la conférence « Quand la politique s’ancre dans le local », Festival International de Géographie, édition 2025 « Pouvoir », Saint-Dié-des-Vosges, 4 octobre (</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302475v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2025, les cahiers de doléance de l’Orne : premiers résultats, Université Citoyenne des Pays Ornais, Le Theil, Val-au-Perche, 8 juin (</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.hal.science/halshs-05302466v1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).WALKER É., 2023, intervention lors de la table ronde « ZAD, ronds-points, mégabassines… Les nouveaux lieux de la mobilisation sociale », avec BOLLACHE L., DESCOLA P., LUSSAULT M., Festival International de Géographie, édition 2023 « Urgences », Saint-Dié-des-Vosges, 29-30 septembre, 1er octobre (</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=rp8K0Md1EPE&list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&index=27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Observatoire des conditions de travail à l’Université de Caen-Normandie, 2021, « Observatoire des conditions de travail à l’Université de Caen-Normandie : Présentation et premiers résultats du questionnaire passé à l’hiver 2020-2021 », Caen, 8 juin.ELALAOUI C., GIRARDIN A., HAVARD M., LARIAGON R., PAUCHARD L., SEILLER P., WALKER É., 2019, « À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes » », in Ouest-France, 24 avril (</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/halshs-03436467</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).MILBURN P., WALKER É., 2014, co-animation de la sortie terrain « L'hypercentre festif − quartier Sainte-Anne », in colloque international l'Espace en Partage, Rennes, 9-11 avril.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Champ de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes, entrées, espaces, approches et méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Division sociale (morphologique, administrative, démographique, productive, socio-résidentielle et électorale) de l'espace•	Modes d'appropriation de l'espace (action collective, mouvements sociaux, gouvernementalité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Mouvement des Gilets jaunes•	Cahiers de doléances•	Espace-temps (hyper)central nocturne autour de l'enjeu récréatif et de la question sonore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	France, ex-Basse-Normandie, Caen, Rennes, Orne, métropoles régionales et petites villes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Géographie sociale•	Sociologie politique•	Perspective sociohistorique, morphogénétique, structuralo-constructivisme•	Approche dimensionnelle de l'espace•	Inégalités, rapports de pouvoir et de domination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Méthodes mixtes (quanti / quali), questionnaires, entretiens compréhensifs et biographiques, cartographie et géomatique, revue de presse, analyse de documents programmatiques et institutionnels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (soutenue le 11/12/2018) : « Quand la ville ne dort pas » S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)Jury : Yves BONNY, maître de conférence en sociologie, Université de Rennes II, UMR ESO 6590 (examinateur) ; Patrice CARO, professeur de géographie, Université de Caen Normandie, UMR ESO 6590 (directeur de thèse) ; Anne-Cécile DOUILLET, professeure de science politique, Université de Lille II, UMR CERAPS 8026 (rapporteure) ; Guillaume FABUREL, professeur de géographie, Université Lumière-Lyon II, UMR TRIANGLE 5206 (rapporteur) ; Patrice MELE, professeur de géographie, Université de Tours, UMR CITERES 7324 (président du jury) ; Fabrice RIPOLL, maître de conférence HDR en géographie, Université de Paris-Est-Créteil-Val-de-Marne, EA Lab'URBA 3482 (examinateur)Mots-clés : Caen, Rennes, ville, nuit, pratiques récréatives, bruit, gêne sonore, mobilisations, gouvernement, conflits, appropriation de l'espace et du temps, approche dimensionnelle, morphogénétique, géographie sociale.Résumé : Cette thèse se propose d’analyser la ville contemporaine à partir des cas de Caen et Rennes et du prisme récréatif nocturne, dans une perspective morphogénétique, polémologique et dimensionnelle. Au travers de méthodes qualitatives (entretiens compréhensifs et analyse de discours, revue de presse, d’archives et de documents institutionnels) et quantitatives (statistiques uni-, bi- et multivariées réalisées sur des tableaux de données du recensement et de questionnaires notamment) spatialisées et temporalisées, ce sont les mobilisations des « sortants », « commerçants », « cohabitants » et institutions pour l’appropriation de l’espace-temps hypercentral nocturne qui ont fait l’objet d’analyses. Une première partie donne à voir l’importance de l’usage récréatif au sein des hypercentres de Caen et Rennes la nuit. Attribut central de la jeunesse, les sorties récréatives – plus que proprement « festives » en fait – sont dûment polarisées par une offre commerciale dédiée nombreuse et hypercentrale. Autour et à proximité parfois immédiate, sont amenés à cohabiter pour bonne part ces jeunes sortants une fois rentrés chez eux, mais aussi d’autres populations beaucoup plus insérées socialement – sur un plan professionnel, mais aussi parental et résidentiel. Ainsi, une « situation tensionnelle » entre usages reproductifs – i.e. récréatif et biologique – se dessine au sein des hypercentres durant le temps de la nuit. Une seconde partie insiste sur la manière dont certains sortants et commerçants se mobilisent au travers de l’usage récréatif nocturne, les uns dans la manière de se sociabiliser entre pairs au sein de bars et discothèques dûment sélectionnées, les seconds du fait de leur souci à attirer les premiers au sein de leurs établissements, mais aussi à les gérer. Ponctuellement, ces mobilisations quotidiennes cèdent le pas à des mobilisations politiques collectives, dès lors que l’appropriation récréative nocturne de certaines rues et place chez les sortants d’une part, la continuité de l’activité commerciale chez les commerçants de l’autre, sont menacées. Une troisième partie s’intéresse aux mobilisations des cohabitants autour de cet usage récréatif nocturne. Une fois la division sociale des hypercentres établie, différents caractères ont été mis en évidence pour expliquer l’inégal ressenti notamment sonore de cet usage, caractères aussi bien acoustiques et liés à l’exposition, que sociologiques. Sans doute davantage que ces deux premiers facteurs, il apparaît que l’appréciation des sorties récréatives nocturnes avoisinantes a fortement à voir avec l’évolution au sein des cycles de vie, les insertions professionnelles, et surtout l’ancienneté et la propriété allant de pair avec l’expression d’une plus forte gêne. Cette dimension cognitive se double d’un volet actionnel : si ceux qui entretiennent un rapport encore intime avec lesdites sorties se limitent, en tant que cohabitants, à s’adapter à leur marquage sonore ou à confronter leur bruiteur, le recours aux institutions et l’action collective semblent le propre de ceux qui s’en distancient. Enfin, une ultime partie s’intéresse à la manière dont les institutions gouvernent ces différentes mobilisations « ordinaires ». Si les années 2000 ont été marquées à Rennes et même à Caen par la répression policière et administrative des commerçants et surtout des sortants, si le détour des décennies 2000/2010 l’a notamment été par la contractualisation avec les premiers et la « sanitarisation » surtout communicationnelle des seconds, un changement semble se dessiner ces dernières années. Dans un contexte de restrictions budgétaires étatiques mais aussi municipales croissantes, les commerçants semblent de plus en plus considérés par les institutions tels des auxiliaires d’ordre et de santé publics – nombreux et économiques –, utiles pour gouverner à moindre coût la déviance des sortants. Relativement peu suivis par les institutions, les cohabitants mobilisés font même l’objet de dispositifs spécifiques conduisant à leur neutralisation. Se dessine somme toute le passage progressif de l’économie fordiste où la nuit servait dans le cadre du sommeil à reproduire la force de travail diurne à une économie post-fordiste 24h/24, où la nuit devient un vecteur permettant de satisfaire aux besoins eux aussi reproductifs et nocturnes, mais récréatifs, du capitalisme devenu aussi cognitif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche / collaborations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes : approches pluridisciplinaires des mobilisations et politisations populaires | ANR (PRC) | 2020-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Résumé : La contestation des Gilets jaunes (GJ) a surpris par son ampleur, ses formes et ses évolutions. Ce projet réunit les différents collectifs de recherche qui travaillent sur les GJ depuis le début du mouvement. Il vise d’abord à documenter les caractéristiques sociospatiales, sociologiques et politiques des GJ. Il s'intéresse ensuite aux processus de politisation et de transformations du répertoire d’action, en approfondissant la question du rapport aux enjeux environnementaux. Interrogeant également la portée de la contestation, le projet vise enfin à mesurer la réception médiatique, politique et sociale du mouvement.Implication personnelle : Responsable du volet de recherche « Configurations et spatialités du mouvement des GJ » ; membre d'autres volets de recherche.</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://giletsjaunes.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LonGi, une approche biographique des gilets jaunes | RnMSH | 2020-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Résumé : Le projet LonGI étudie le mouvement social des Gilets jaunes en France. Mené par un collectif d’une quinzaine de chercheurs et chercheuses de différentes disciplines des sciences humaines et sociales (anthropologie, géographie sociale, science politique, sociologie), il réunit cinq terrains d'enquêtes dans des contextes sociaux et spatiaux différents.Fondé sur une approche qualitative, il saisit le mouvement des Gilets jaunes par des campagnes d’entretiens biographiques longitudinales. Grâce à la comparaison des configurations locales, LonGI permet de comprendre les parcours d'engagement/désengagement et leurs conséquences biographiques, et d'identifier des trajectoires et modalités de politisation dans et par le mouvement.Implication personnelle : participant.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mon actualité / biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 - Chef de département du département Carrières Sociales, IUT Grand Ouest Normandie, pôle d’AlençonDepuis 2023 - Membre du comité de rédaction de la revue </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023 - Membre du comité scientifique du Festival International de Géographie de Saint-Dié-des-Vosges, édition 2023 &amp;quot;Urgences&amp;quot;Depuis 2021 - Responsable scientifique du WP2 &amp;quot;Configurations et spatialités du mouvement des Gilets jaunes&amp;quot;, PRC ANR Gilets jaunes, coordonné par M. Della Sudda.2021-2025 - Membre de l'Observatoire des Conditions de Travail (OCT) à l'Université de Caen Normandie.2020-2023 - Membre de l'équipe RnMSH LonGi, coordonné par E. Reungoat.2019-2025 - Membre de l'équipe d'animation de l'Axe 2 &amp;quot;pratiques, expériences et représentations de l’espace&amp;quot; de l'UMR 6590 ESO.Depuis 2018 - Membre du collectif de recherche sur les Gilets jaunes dit &amp;quot;Jaune vif&amp;quot;.Depuis 2018 - Membre du collectif caennais de recherche sur les Gilets jaunes.2018-2019 - Membre du comité scientifique et d'organisation du colloque « Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux », Organisé par l’UMR ESO (Espaces et sociétés) et le Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex « Futurs urbains » (Université Paris-Est), Caen, 26-28 juin 2019.2016-2020 - Membre du comité scientifique et d'organisation du séminaire Pratiques et Pensées de l'Émancipation, ESO-Caen (UMR 6590 CNRS), CERReV (EA 3918) et HisTéMé (EA 7455), MRSH de l'Université de Caen Normandie.2013-2017 - Représentant des doctorants de l'UMR 6590 ESO.2013-2017 - Représentant des doctorant.es du site ESO-Caen, UMR 6590 ESO.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement / formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Chef de département-adjoint•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	BUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;•	BUT CS 3ème année parcours Villes et Territoires Durables : &amp;quot;Espaces et sociétés&amp;quot;, suivi des mini-stages, de mémoires de spécialité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;, &amp;quot;Dessin cartographique&amp;quot;•	DUT CS 2ème année parcours Villes et Territoires Durables : &amp;quot;Etudes de terrain&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	BUT CS 1ère année : &amp;quot;S'initier aux démarches d'enquête ou de diagnostic de territoire&amp;quot;, &amp;quot;Méthodologie de la recherche en sciences sociales&amp;quot;•	BUT CS 1ère année parcours Villes et Territoires Durables : &amp;quot;Enjeux territoriaux&amp;quot;, &amp;quot;Histoire urbaine et de l'architecture&amp;quot;, &amp;quot;Elaborer un diagnostic de territoire dans une démarche exploratoire&amp;quot;, &amp;quot;Observation territoriale&amp;quot;•	DUT CS 2ème année option Gestion Urbaine : &amp;quot;Etudes de terrain&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021 - Maitre de Conférences au département Carrières Sociales du pôle d'Alençon, IUT Grand Ouest Normandie, Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 42h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, initiation au droit de l'urbanisme).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 78h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).•	&amp;quot;Méthodologie de la monographie&amp;quot; - DUT CS 1ère année - 27h (initiation au travail de recherche scientifique : choix d'un sujet, état de la question, problématisation, formulation de questionnements et hypothèses, programmation méthodologique, analyse de données qualitatives et quantitatives, structuration de document long).•	&amp;quot;Etudes de terrain&amp;quot; - DUT CS 2ème année - 24h (accompagnement des étudiant.es dans la réalisation de diagnostics de territoire intégrant des projets commandés par des collectivités et associations).•	&amp;quot;Aménagement du territoire&amp;quot; - DUT CS 2ème année - 7h (cours sur l'histoire des conflits d'aménagement en France, l'évolution des luttes et du répertoire contestataire, mais aussi celle des modes de gouvernement dans et autour des projets d'aménagement).•	Encadrement des stages - DUT CS 1ère et 2ème années - 32h (accompagnement lors du démarchage des structures d'accueil pour l'obtention d'un stage d'observation (CS1) ou de mission/opérationnel (CS2), visite des étudiants, évaluation des stages (tableau systémique, rapports)).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Maitre de Conférences (stagiaire) au département Carrières Sociales, IUT d'Alençon de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 42h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, initiation au droit de l'urbanisme).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 60h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).•	&amp;quot;Méthodologie de la monographie&amp;quot; - DUT CS 1ère année - 28h (initiation au travail de recherche scientifique : choix d'un sujet, état de la question, problématisation, formulation de questionnements et hypothèses, programmation méthodologique, analyse de données qualitatives et quantitatives, structuration de document long).•	Encadrement des stages - DUT CS 1ère et 2ème années - 32h (accompagnement lors du démarchage des structures d'accueil pour l'obtention d'un stage d'observation (CS1) ou de mission/opérationnel (CS2), visite des étudiants, évaluation des stages (tableau systémique, rapports)).•	Formation &amp;quot;Enseigner dans le supérieur&amp;quot; - 30h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 - ATER au département Carrières Sociales, IUT d'Alençon de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Approche fondamentale de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 36h (introduction à la géographie urbaine, sociohistoire du fait urbain en France, usages et division sociale des espaces urbains, gouvernement et gouvernance de la ville).•	&amp;quot;Approche appliquée de l'urbanisme, de l'urbanisation et de l'habitat&amp;quot; - DUT CS Gestion Urbaine 1ère année - 60h (réalisation de diagnostics à l'échelle communale, familiarisation avec les sources de données spatialisées et les logiciels de bureautique, réalisation de croquis de synthèse et de finage, statistiques univariées et synthèse de document long).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 - ATER à l'UFR SEGGAT, département de Géographie de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 33h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Système d'utilisation d'eau dans le monde&amp;quot; - Licence 2 - GEO 451 - 15h (géographie de la ressource, des aménagements et politiques de et autour de l'eau en France).•	&amp;quot;Stage terrain&amp;quot; - Licence 3 - GEO 620 - 24h (accompagnement et encadrement des étudiants lors d'un stage prolongé sur le terrain).•	&amp;quot;Politiques et dispositifs de l'aménagement&amp;quot; - Master 2 spécialité ARTESO 2 - 15h (les grands projets d'aménagement en France ; les politiques publiques autour de l'usage récréatif nocturne des hypercentres en France).•	&amp;quot;Savoirs et pratiques de l'action territoriale&amp;quot; - Master 2 spécialité ARTESO 3 - 9h (accompagnement des masterants dans la réalisation de diagnostics et rapports, soutien théorique et méthodologique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 - ATER à l'UFR SEGGAT, département de Géographie de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Regards sur l'espace : les documents du géographe&amp;quot; - Licence 1 - GEO 100 - 24h (commentaire de cartes topographiques, introduction à la géographie).•	&amp;quot;Techniques d’enquête et acquisition de l’information sur le terrain&amp;quot; - Licence 2 - GEO 320 - 36h (méthodologie du questionnaire, analyse paysagère, accompagnement sur le terrain).•	&amp;quot;Cartographie, géomatique et traitements statistiques&amp;quot; - Master 1 - M1TC4 - 19h (utilisation SIG en lien avec analyses multivariées - CAH, ACP, ACM, AFC).•	&amp;quot;Savoirs et pratiques de l'action territoriale&amp;quot; - Master 2 spécialité ARTESO 3 - 17h (accompagnement des masterants dans la réalisation de diagnostics et rapports, soutien théorique et méthodologique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 - Moniteur à l'UFR de Géographie de l'Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Regards sur l'espace : les documents du géographe&amp;quot; - Licence 1 - GEO 100 - 12h (commentaire de cartes topographiques, introduction à la géographie).•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 27h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Cartographie, géomatique et traitements statistiques&amp;quot; - Master 1 - M1TC4 - 19h (introduction et perfectionnement aux analyses multivariées - CAH, ACP, ACM, AFC).•	&amp;quot;Politiques et dispositifs de l'aménagement&amp;quot; - Master 2 spécialité ARTESO 2 - 3h (conflits d'aménagement, démocratie de proximité, mobilisations collectives, institutionnalisation des mouvements sociaux).•	Aide à la construction des projets de thèse des Master 2 spécialité ARTESO parcours recherche - 3h (problématique, hypothèses, plan, méthodologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - Moniteur à l'UFR de Géographie de l'Université de Caen Basse-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	&amp;quot;Introduction à la géographie humaine et sociale&amp;quot; - Licence 1 - GEO 202 - 36h (épistémologie de la géographie, introduction à la géographie sociale).•	&amp;quot;Techniques d’enquête et acquisition de l’information sur le terrain&amp;quot; - Licence 2 - GEO 320 - 13h (méthodologie du questionnaire).•	&amp;quot;Cartographie, statistique&amp;quot; - Licence 2 - GEO 410 - 10h (initiation aux SIG et statistique).•	&amp;quot;La ville, espace de jeux politiques et de conflits&amp;quot; - Licence 3 - GEO 653 - 5h (conflits urbains, politiques publiques urbaines autour de l'usage récréatif nocturne des hypercentres en France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012 - Tuteur pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> auprès d'étudiants de Licence 1 à l'UFR de géographie de l'Université de Caen Basse-Normandie (60h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 - Tuteur pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> auprès d'étudiants de Licence 1 à l'UFR de géographie de l'Université de Caen Basse-Normandie (60h).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des urnes aux ­­ronds-­­points, et retour : motifs, limites et effets de la participation politique des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Occupation, manifestation et actions contestataires : la participation à l’épreuve des Gilets jaunes, 1 (41), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.041.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas. Le bruit des sorties de fin de semaine est-il nécessairement gage de conflits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fête et le bruit (182), pp. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les espaces de vie des Gilets jaunes pour éclairer l’émergence et la dynamique du mouvement. De l’automobilité défendue à la métropolisation combattue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14lrn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université en perte de sens ? Adaptations et résistances du personnel face aux mutations institutionnelles. Observatoire des Conditions de Travail à l’université de Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La perte de sens au travail, 14, pp.81-107. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13t2b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les conditions de travail à l’université : un observatoire scientifique et militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences académiques ordinaires, 1 (113), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.113.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard, 1989-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: The Yellow Vest Movement in France: A Mixed Methods Approach, 20 (3-4), pp.573-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00197-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the Yellow Vests movement through its spatial dimension, from the gathering places to the origins of the participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, French Politix, 20, pp.318-345. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00187-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la ville ne dort pas » S’approprier l’espace-temps hypercentral nocturne par et autour de l’usage récréatif : les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la discipline au travail électoral ? Gouverner l’espace-temps récréatif nocturne à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105-106, pp.123-143. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.19477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition au bruit, gêne sonore, plainte et mobilisation habitante : de la cohabitation à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234, pp.7-28. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail, commun diviseur des gilets jaunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp. 19-51, 2025, SocioPo, 9782365124188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage “à double tranchant”. Une approche biographique et géographique pour saisir l’engagement en jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REUNGOAT E., BORDIEC S., BUTON F., DONDEYNE C., WALKER É. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp. 53-75, 2025, 9782365124188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reungoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05375216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France périphérique : thèse et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-104, 2024, 979-10-318-0706-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Gilets jaunes, c’est la France périphérique. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-102, 2024, 979-10-318-0706-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Oiry-Varacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de domination et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-16, 2024, Géographie sociale, 978-2-7535-9624-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique, économique, sociale ou démocratique ? À propos de la crise des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPILLARD F., SARDIER T. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il y a urgence ! Les géographes s’engagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp. 59-72, 2023, 978-2-271-14835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du bruit récréatif nocturne par l'habitant : une échelle individuelle de la production de l'espace urbain ? Exemples dans les hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les cohabitations nocturnes dans les hypercentres au prisme des perceptions des ambiances sonores : études de cas à Caen, Rennes et Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore / sous la direction de Guillaume Faburel, Claire Guiu, Marie-Madeleine Mervant-Roux.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.333-348, 2014, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas : s'approprier l'espace-temps hypercentral nocturne par et autour de l'usage récréatif. Les exemples de Caen et Rennes. (Pour une approche aussi sonore des rapports sociaux de proximité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Normandie Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NORMC032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02280750v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il se dessine une politisation du proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dossier « L'écologie depuis les ronds-points »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis-moi où tu habites, je te dirai qui tu es », La division socio-résidentielle dans l’agglomération caennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://doi.org/10.48649/asdc.910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métilde Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lariagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03436467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation mouvante des Gilets Jaunes : des blocages en périphérie aux manifestations centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de la France. Pour un autre récit des inégalités dans l’espace national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://doi.org/10.48649/asf.996. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asf.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05566425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer pour travailler dans l’aire urbaine : des flux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements (1/3). Des cadres locaux aux « Parisien·nes », une socio-géographie des acheteur·ses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger dans l’aire urbaine : 50 ans de mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10.48649/asdc.1042. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger dans l’aire urbaine : 50 ans de mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes à Caen : appropriation de l’espace et contestation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements (2/3). Des marchand·es de bien et SCI qui investissent en centre-ville, des services publics et administrations qui s’excentrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartement (3/3). La fabrique des prix immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la Métropole Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer pour travailler dans l’aire urbaine: des flux multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.10.48649/asdc.1062. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les Gilets Jaunes mobilisés à Caen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen vue par l’INSEE : les 201 communes de l’aire urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et logement dans l’aire urbaine caennaise en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr:443/index.php?id=650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie des emplois dans l’aire urbaine caennaise ? Une forte concentration des emplois très qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Dis-moi où tu habites, je te dirai qui tu es», La division socio-résidentielle dans l’agglomération caennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division socio-résidentielle dans l’aire urbaine de Caen en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://doi.org/10.48649/asdc.928. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aire urbaine de plus en plus tertiaire et des communes aux activités spécialisées (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://atlas-social-de-caen.fr:443/index.php?id=717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle géographie des emplois dans l’aire urbaine caennaise? Une forte concentration des emplois très qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas social de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asdc.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03786826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléances de l’Orne et du Finistère (2018-2019). Matérialité des cahiers, conditions d’énonciation et de participation. Note de recherche ANR Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud-Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cahiers de doléance de l’Orne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Citoyenne des Pays Ornais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCPO, Jun 2025, Le Theil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique s'ancre au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05439868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la &amp;quot;transition&amp;quot; ? Saisir les écologies populaires depuis les &amp;quot;cahiers de doléances&amp;quot; (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pachoud--Janody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la politique s’ancre dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie II – depuis la géographie sociale des mobilisations et la sociologie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Le mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2023 du Comité National Français de Géographie - "Engagement(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), May 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces de mobilisation aux espaces de vie : que nous dit la géographie des Gilets jaunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'EHESS « L’espace, catégorie de la pratique et analyseur du monde social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BACKOUCHE I., TOPALOV C. (dir.), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention lors de la table ronde « ZAD, ronds-points, mégabassines… Les nouveaux lieux de la mobilisation sociale », avec BOLLACHE L., DESCOLA P., LUSSAULT M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-dié-des-Vosges, France. https://www.youtube.com/watch?v=rp8K0Md1EPE&amp;list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&amp;index=27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation nantaise au prisme des achats d’appartements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire ESO / CENS / CRENAU « Autour de l’Atlas social de la métropole nantaise. Au-delà de la ville attractive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités de l’emploi et migrations pendulaires : retour sur deux planches de l’Atlas social de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chantier de l’UMR ESO « L'espace et la relation formation/emploi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les cadres (spatialisés) de socialisation des Gilets jaunes pour éclairer l’émergence et la structuration du mouvement. De la condition mobilitaire périphérique à l’opposition aux dynamiques de métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous sous le même maillot&amp;quot; ? Conditions d’émergence, d’existence et de maintien d’un sujet politique Gilet jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Elalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’Association Française de Science Politique (AFSP) / ST 29 : Les Gilets jaunes, un nouveau sujet politique ? Mouvements sociaux contemporains et compétition politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme objet de recherche : retour sur quelques lectures et proposition de cadrages notionnels, partie I – depuis la sociologie des carrières et de l’engagement militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l'axe II Pratiques, expériences et représentations de l'espace de l'UMR ESO 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentations populaires et (dés)alignements politiques chez les Gilets jaunes normands, une approche par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’il a envie de casser, qu’il aille sur Paris mais pas ici » Entrer par les espaces de vie et de mobilisation pour éclairer les trajectoires de l’engagement : le cas de Gilets jaunes ornais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union Géographique International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions de recherche à la pratique : s’initier à la cartographie et aux géotraitements sous SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation ANR Gilets jaunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aguert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Uhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter le mouvement social « à chaud ». L’exemple d’une enquête par questionnaire menée lors de la mobilisation des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look Back at Yellow Vests Movement’s Spatial Dimension: from Gathering to Coming Protestors’ Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’American Political Science Association (APSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les pratiques récréatives nocturnes pour « sortir du lot » ou résister aux injonctions institutionnelles : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Produire et réguler les fêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cermes 3; Dysolab, Nov 2021, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la dimension spatiale du mouvement des « Gilets jaunes » : sources, méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "quels outils d'analyse pour les Gilets jaunes", MetSem/Mate-Shs, Sciences Po Paris, 16-17 janvier 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02603206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier l’espace-temps hypercentral nocturne : le cas des exploitants de bars et discothèques au sein des hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "La dimension spatiale des formes de l'action collective" du groupe transversal de recherche Justice, Espace, Discriminations, Inégalités (JEDI), labex Futurs Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JEDI - groupe mobilisations, May 2018, Université de Paris Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ville ne dort pas&amp;quot;. Exposition au bruit récréatif nocturne, gêne sonore et mobilisations de cohabitants dans les hypercentres de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et Culture Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Centre d'histoire sociale du XXème siècle, Université de Paris I, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'émancipation au regard des modes d'action politique contestataires contre les &amp;quot;Grands Projets Inutiles ou Imposés&amp;quot; (GPII). Les luttes contre les GPII, des luttes blancho-bourgeoises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l'émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, MRSH de l'Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce monde que nous ne pouvons que reproduire. Regard sociologique sur le carnaval étudiant de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ville &amp; Sciences sociales (Programme pluridisciplinaire de la MRSH de Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la discipline au contrôle des pratiques festives nocturnes : actualisation des modes d’exercice du pouvoir institutionnel à partir de l’exemple de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l'Association Française de Science Politique (AFSP), Section Thématique 48 "L'ordre social nocturne en questions. Régulations politiques et dispositifs de contrôle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Institut d'études politiques (IEP) d'Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;action publique ordinaire&amp;quot; ? Discussion à partir d'exemples tirés d'un travail sur les cohabitations autour de l'enjeu festif nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe III Action Publique de l'UMR ESO 6590 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations pratiques de la fête nocturne : une échelle individuelle du politique? Études de cas à Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne, atelier D "Les négociations entre régulations institutionnelles et régulations pratiques dans les conflits festifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Université Paris-Est Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du &amp;quot;jeudi soir&amp;quot; : géographie sociale des pratiques de loisir nocturnes juvéniles à Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inégalités éducatives et espaces de vie (INEDUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Université de Rennes II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition au bruit, gêne sonore, plainte et mobilisation habitante : du partage à l'appropriation de l'espace-temps nocturne festif. Étude de cas des centres-villes de Caen et Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international l'Espace en Partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Université de Rennes II, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cohabitations conflictuelles dans la ville nocturne : pratiques, représentations et gestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ESO - Caen (UMR 6590 CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Université de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabitation, sociabilités et nuisances dans l’espace public nocturne. L'exemple de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Soundspace − Espaces, expériences, politiques", Atelier 1 "Sons, espaces et politiques du sonore"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FBD711F"/>
+    <w:nsid w:val="82CA69BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7133-3385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155556894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14lrn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1057/s41253-022-00187-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-francaise-de-science-politique-2019-5-page-869.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/cdg.4577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/conflits.19477" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/norois.5456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/lcb.reung.2024.01.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/lcb.reung.2024.01.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/cnrs.opill.2023.01.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-02011150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01643245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asf.996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationecolo.org/publication/il-se-dessine-une-politisation-du-proche/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.771" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=717" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=650" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-02603206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rp8K0Md1EPE&amp;list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&amp;index=27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03436467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giletsjaunes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/norois/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Butin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lrn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03886079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00197-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00187-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02011194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19477" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01643264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahoudeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02011150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01643245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02280750v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asf.996" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1062" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fr&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.771" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.778" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1065" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.935" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.910" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud-Janody" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud--Janody" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02603206v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7133-3385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155556894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14lrn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1057/s41253-022-00187-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-francaise-de-science-politique-2019-5-page-869.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/cdg.4577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/conflits.19477" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/norois.5456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/lcb.reung.2024.01.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/lcb.reung.2024.01.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/cnrs.opill.2023.01.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-02011150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01643245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asf.996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationecolo.org/activites/publicationfep/Publication-L-ecologie-depuis-les-ronds-points" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationecolo.org/publication/il-se-dessine-une-politisation-du-proche/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.771" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asmn.765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.1062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48649/asdc.910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=717" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=650" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-social-de-caen.fr:443/index.php?id=642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03783103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-02603206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rp8K0Md1EPE&amp;list=PLjzTPDAVr8UhNJRXAv1DICGIwtdgfWHan&amp;index=27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03436467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giletsjaunes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/norois/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.041.0031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Butin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lrn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03886079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00197-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00187-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02011194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19477" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01643264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahoudeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02011150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01643245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02280750v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asf.996" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1062" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fr&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789968v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.771" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.778" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1065" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.935" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.910" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud-Janody" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pachoud--Janody" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02603206v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>