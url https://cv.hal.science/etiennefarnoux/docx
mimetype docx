--- v1 (2026-03-25)
+++ v2 (2026-05-06)
@@ -169,2223 +169,2223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05426022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enchâssement du conflit de lois dans le règlement de la compétence juridictionnelle relative à l'action directe assurantielle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence juridictionnelle européenne relative au manquement d'une banque à son obligation de vigilance : matérialisation du dommage sur le compte de réception des fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04987876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit du commerce international juillet 2023 – juillet 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis d'Avout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Gridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35, pp.1735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04769453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compétence juridictionnelle européenne relative au manquement d'une banque à son obligation de vigilance : matérialisation du dommage sur le compte de réception des fonds</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisdiction over Non-EU Defendants – Should the Brussels Ia Regulation Be Extended?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.724</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques restrictives de concurrence : la Cour de justice chasse le public enforcement du domaine du règlement Bruxelles I bis – CJUE 22 déc. 2022, aff. C-98/22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.463</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jurisdiction over Non-EU Defendants – Should the Brussels Ia Regulation Be Extended?,</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règlements européens digital markets et services acts (DMA-DSA) – Aspects de droit international privé – Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04096827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques restrictives de concurrence : la Cour de justice chasse le public enforcement du domaine du règlement Bruxelles I bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.624</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04587740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Gridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.1812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04242133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement Insolvabilité à l'épreuve des pre-pack cession : l'action fondée sur le transfert du contrat de travail n'est pas connexe à la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.794</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04070272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit du commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis d'Avout</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d' Avout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Gridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35, pp.1812</w:t>
+              <w:t xml:space="preserve">, 2022, 35, pp.1773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03806965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action récursoire du vendeur final de marchandises : articulation de la prescription soumise aux dispositions de transposition de la directive 1999/44/CE du 25 mai 1999 et du délai de déchéance de l'article 39, alinéa 2 de la convention de Vienne - Cass. com., 3 févr. 2021, n° 19-13.260</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04242133v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CJUE se prononce sur les mesures d’assainissement mises à la charge des banques centrales ! – CJUE, gr. ch., 13 sept 2022, Banka Slovenje, aff. C-45/21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité juridique des décisions de la CJUE, in &amp;quot;La jurisprudence de la CJUE : source grandissante du droit bancaire&amp;quot;, Actes du colloque organisé à Strasbourg le 21 octobre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la responsabilité personnelle du gérant de SARL à l’égard des tiers » (Com., 23 juin 2021, n°19-21.766)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets dans un autre État membre de la décision d’ouverture d’une procédure d’insolvabilité principale du point de vue des pouvoirs du syndic et conformité à l’ordre public international français – Com., 16 juillet 2020, n° 17-16.200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.103</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Delphine Porcheron</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité d’une action en recherche de paternité d’une personne adoptée à l’étranger » (Civ. 1re 14 octobre 2020, n°19-15783)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 05, pp.263</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°392y9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improbable retour en grâce de la théorie générale des conflits de juridictions : naissance d’une règle de compétence purement internationale s’agissant d’une action en partage d’un bien immobilier situé en France – Civ., 1re, 4 mars 2020, n° 18-24.646</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Louis d' Avout</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la règle de territorialité des procédures d’exécution » (Civ. 2e, 10 décembre 2020, n°19-10801)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°396h4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression et l’ordre public dans la lex electronica ; sur la décision Trump v. Facebook du Conseil de surveillance de Facebook du 5 mai 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collision(s) de l’immunité de juridiction et de la compétence juridictionnelle devant la Cour de justice : l’affaire Rina – CJUE, 7 mai 2020, C-641/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama &amp;quot;Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Gridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35, pp.1773</w:t>
+              <w:t xml:space="preserve">, 2020, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama « Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 1970 et suiv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Judicial Jurisdiction in Private International Law. Party Autonomy, Categorical Equality and Sovereignty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Justice in European Private Law - Social Justice, Access Justice, Societal Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banque et droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Say on pay, now ! Les votes contraignants des actionnaires sur la rémunération des dirigeants après l’ordonnance du 27 novembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de droit du commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis d'Avout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...708 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et exécution des jugements étrangers en matière civile ou commerciale - À propos de la Convention de La Haye du 2 juillet 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9</w:t>
+              <w:t xml:space="preserve">, 2019, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement en profondeur du dispositif de contrôle des investissements étrangers – « patriotisme économique » bien ordonné de Paris à Bruxelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2442,227 +2442,491 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règlements européens digital markets et services acts (DMA-DSA) - Aspects de droit international privé, Actes du colloque organisé à Strasbourg le 20 janvier 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz IP/IT, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IEJ Jean Domat, 2024</w:t>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les considérations substantielles dans le règlement de la compétence internationale des juridictions – Réflexion autour de la matière délictuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dalloz IP/IT, 2023</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,99 +2935,99 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IEJ Jean Domat, 2023</w:t>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,363 +3036,99 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IEJ Jean Domat, 2022</w:t>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,839 +3211,839 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Droit international privé » et « Règlementation européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault de Ravel d'Esclapon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit Commercial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’immunité d’exécution des Etats étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Lasserre Capdeville; Marc Mignot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit bancaire et procédure civile – Les clarifications utiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis Actualité, pp.203-210, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abus de restructurations transfrontières en droit européen des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Farnoux; Ariane Périn-Dureau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur l’abus en droit de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2023, FNDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libre échange international est-il compatible avec l’alimentation durable – La vision du droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Giansetto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prise en compte par le droit des enjeux de l’alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard historique sur la construction de la coopération judiciaire en matière civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Pailler; C. Nourissat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-t-il un système de droit international privé de l’Union – Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit international privé » et « Règlementation européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault de Ravel d'Esclapon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit Commercial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lamy, 2024</w:t>
+              <w:t xml:space="preserve">, Lamy, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fanny Giansetto. </w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dévoiement des droits d'associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Lamazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rabreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Périn-Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération Nationale pour le Droit de l'Entreprise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La prise en compte par le droit des enjeux de l’alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Variations sur l'abus en droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, LexisNexis, p. 87, 2023, Actualités de droit de l'entreprise, 978-2-7110-3646-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04018325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit international privé » et « Règlementation européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault de Ravel d'Esclapon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit Commercial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lamy, 2023</w:t>
+              <w:t xml:space="preserve">, Lamy, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Fédération Nationale pour le Droit de l'Entreprise. </w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une compétence civile (quasi-)universelle sous haute tension – la compétence du juge français pour donner réparation à la victime d’une situation internationale d’esclavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Marchadier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur l'abus en droit de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40, LexisNexis, p. 87, 2023, Actualités de droit de l'entreprise, 978-2-7110-3646-2</w:t>
+              <w:t xml:space="preserve">La prohibition de l’esclavage et de la traite des êtres humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit international privé » et « Règlementation européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault de Ravel d'Esclapon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit Commercial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lamy, 2022</w:t>
+              <w:t xml:space="preserve">, Lamy, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitration and the twists of recital 12 Brussels Ibis Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...144 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Mankowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on the Brussels Ibis Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishers, pp.40-63, 2020</w:t>
@@ -4072,51 +4072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delendum est forum delicti? Towards the jurisdictional protection of the alleged victim in cross-border torts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burkhard Hess; Koen Lenaerts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 50th Anniversary of the European Law of Civil Procedure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos Verlag, pp.259-284, 2020, Studies of the Max Planck Institute Luxembourg for International, European and Regulatory Procedural Law, </w:t>
@@ -4154,51 +4154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appréhension du groupe multinational de sociétés par les règles de compétence juridictionnelle : étude du cas Comilog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bodeau-Livinec; L. Dubin; L. Iten; V. Tomkiewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise multinationale et le droit international – Actes du colloque annuel de la SFDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.143-178, 2017</w:t>
@@ -4259,64 +4259,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur l’abus en droit de l’entreprise, Actes du colloque organisé à Strasbourg le 13 mai 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Périn-Dureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Variations sur l’abus en droit de l’entreprise" organisé à Strasbourg le 13 mai 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2023, FNDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4341,51 +4341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence de la CJUE : source grandissante du droit bancaire, Actes du colloque organisé à Strasbourg le 21 octobre 2022, hors-série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lasserre Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,922 +4394,922 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La jurisprudence de la CJUE : source grandissante du droit bancaire" organisé à Strasbourg le 21 octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Banque et droit, 2022, FNDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une codification en cohérence avec le droit international privé de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La codification du droit international privé français à l’heure européenne (dir. L. Pailler), Lyon III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement Bruxelles I bis et arbitrage à la suite de l’arrêt London Steamship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Entretien de droit international privé (dir. R. Legendre et M. Nioche), CEDIN, Université Paris-Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser la localisation du dommage en matière de responsabilité du fait des produits – Going beyond the localization of damage in the field of product liability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La localisation du dommage en droit international privé", Université Paris Cité, 30+31 mai 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail forcé dans les chaînes d’approvisionnement mondiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude La lutte contre le travail forcé – Perspectives historiques et contemporaines, Université de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des investissements étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loi pour l’Activité,la Croissance et la Transformationdes entreprises (PACTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private International Law Online: Internet Regulation and Civil Liability in the EU (par T. Lutzi, Oxford Private International Law Series, OUP, 2020, 272 pages), RCDIP, 2021, p. 965</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.645-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international privé et religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.233-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Private Law Theory, A Pluraliste Approach (par. S. Grundmann, H.-W. Micklitz et M. Renner, Cambridge University Press, 2021, 540 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.645-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private International Law Online: Internet Regulation and Civil Liability in the EU (par T. Lutzi, Oxford Private International Law Series, OUP, 2020, 272 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.965-970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rcdip.214.0965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Judicial Jurisdiction in Private International Law. Party Autonomy, Categorical Equality and Soverignty (par M. Karayanidi, Hart Publishing, Studies in Private International Law, 2020, 238 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Justice in European Private Law - Social Justice, Access Justice, Societal Justice (par H.-W. Micklitz, Cambridge studies in European law and policy, Cambridge University Press, 2018, 460 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brussels I bis Regulation. Changes and Challenges of the Renewed Procedural Scheme (par V. Lazić; et S. Stuij (dir.), Springer, 2017, 152 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512083v1</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-05408032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5464,51 +5464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boll&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gridel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d' Avout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02966506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane P&#233;rin-Dureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748910619-259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasserre Capdeville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.214.0965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05408032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boll&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gridel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d' Avout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02966506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane P&#233;rin-Dureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748910619-259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasserre Capdeville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05408032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.214.0965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>