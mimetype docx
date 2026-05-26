--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -66,2359 +66,2428 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits fondamentaux, l'exception d'ordre public et la prohibition de la révision au fond dans le système de Bruxelles I</w:t>
+                <w:t xml:space="preserve">Neutralisation des clauses pay to be paid et attributive de juridiction au bénéfice de la victime exerçant une action directe internationale contre l'assureur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.555</w:t>
+              <w:t xml:space="preserve">, 2026, 01, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05426022v1</w:t>
+                <w:t xml:space="preserve">halshs-05628446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enchâssement du conflit de lois dans le règlement de la compétence juridictionnelle relative à l'action directe assurantielle internationale</w:t>
+                <w:t xml:space="preserve">Les droits fondamentaux, l'exception d'ordre public et la prohibition de la révision au fond dans le système de Bruxelles I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.463</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04848567v1</w:t>
+                <w:t xml:space="preserve">halshs-05426022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence juridictionnelle européenne relative au manquement d'une banque à son obligation de vigilance : matérialisation du dommage sur le compte de réception des fonds</w:t>
+                <w:t xml:space="preserve">Enchâssement du conflit de lois dans le règlement de la compétence juridictionnelle relative à l'action directe assurantielle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence juridictionnelle européenne relative au manquement d'une banque à son obligation de vigilance : matérialisation du dommage sur le compte de réception des fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04987876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit du commerce international juillet 2023 – juillet 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis d'Avout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Gridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35, pp.1735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04769453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurisdiction over Non-EU Defendants – Should the Brussels Ia Regulation Be Extended?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques restrictives de concurrence : la Cour de justice chasse le public enforcement du domaine du règlement Bruxelles I bis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512116v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04587740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Gridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.1812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04242133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement Insolvabilité à l'épreuve des pre-pack cession : l'action fondée sur le transfert du contrat de travail n'est pas connexe à la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04070272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les règlements européens digital markets et services acts (DMA-DSA) – Aspects de droit international privé – Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Porcheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 05, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04096827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques restrictives de concurrence : la Cour de justice chasse le public enforcement du domaine du règlement Bruxelles I bis – CJUE 22 déc. 2022, aff. C-98/22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.794</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action récursoire du vendeur final de marchandises : articulation de la prescription soumise aux dispositions de transposition de la directive 1999/44/CE du 25 mai 1999 et du délai de déchéance de l'article 39, alinéa 2 de la convention de Vienne - Cass. com., 3 févr. 2021, n° 19-13.260</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04587740v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit du commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis d'Avout</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d' Avout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Gridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35, pp.1812</w:t>
+              <w:t xml:space="preserve">, 2022, 35, pp.1773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03806965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CJUE se prononce sur les mesures d’assainissement mises à la charge des banques centrales ! – CJUE, gr. ch., 13 sept 2022, Banka Slovenje, aff. C-45/21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité juridique des décisions de la CJUE, in &amp;quot;La jurisprudence de la CJUE : source grandissante du droit bancaire&amp;quot;, Actes du colloque organisé à Strasbourg le 21 octobre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improbable retour en grâce de la théorie générale des conflits de juridictions : naissance d’une règle de compétence purement internationale s’agissant d’une action en partage d’un bien immobilier situé en France – Civ., 1re, 4 mars 2020, n° 18-24.646</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.103</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Louis d' Avout</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la règle de territorialité des procédures d’exécution » (Civ. 2e, 10 décembre 2020, n°19-10801)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°396h4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression et l’ordre public dans la lex electronica ; sur la décision Trump v. Facebook du Conseil de surveillance de Facebook du 5 mai 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collision(s) de l’immunité de juridiction et de la compétence juridictionnelle devant la Cour de justice : l’affaire Rina – CJUE, 7 mai 2020, C-641/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité d’une action en recherche de paternité d’une personne adoptée à l’étranger » (Civ. 1re 14 octobre 2020, n°19-15783)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°392y9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la responsabilité personnelle du gérant de SARL à l’égard des tiers » (Com., 23 juin 2021, n°19-21.766)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets dans un autre État membre de la décision d’ouverture d’une procédure d’insolvabilité principale du point de vue des pouvoirs du syndic et conformité à l’ordre public international français – Com., 16 juillet 2020, n° 17-16.200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama &amp;quot;Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Gridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35, pp.1773</w:t>
+              <w:t xml:space="preserve">, 2020, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama « Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 1970 et suiv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Judicial Jurisdiction in Private International Law. Party Autonomy, Categorical Equality and Sovereignty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Justice in European Private Law - Social Justice, Access Justice, Societal Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banque et droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Say on pay, now ! Les votes contraignants des actionnaires sur la rémunération des dirigeants après l’ordonnance du 27 novembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de droit du commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis d'Avout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...846 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et exécution des jugements étrangers en matière civile ou commerciale - À propos de la Convention de La Haye du 2 juillet 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9</w:t>
+              <w:t xml:space="preserve">, 2019, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement en profondeur du dispositif de contrôle des investissements étrangers – « patriotisme économique » bien ordonné de Paris à Bruxelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38</w:t>
+              <w:t xml:space="preserve">, 2019, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2428,772 +2497,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04512071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règlements européens digital markets et services acts (DMA-DSA) - Aspects de droit international privé, Actes du colloque organisé à Strasbourg le 20 janvier 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz IP/IT, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les considérations substantielles dans le règlement de la compétence internationale des juridictions – Réflexion autour de la matière délictuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IEJ Jean Domat, 2024</w:t>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dalloz IP/IT, 2023</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEJ Jean Domat, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...566 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3203,1039 +3272,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immunité d’exécution des Etats étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Lasserre Capdeville; Marc Mignot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit bancaire et procédure civile – Les clarifications utiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis Actualité, pp.203-210, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit international privé » et « Règlementation européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault de Ravel d'Esclapon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit Commercial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libre échange international est-il compatible avec l’alimentation durable – La vision du droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jérôme Lasserre Capdeville; Marc Mignot. </w:t>
+              <w:t xml:space="preserve">Fanny Giansetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit bancaire et procédure civile – Les clarifications utiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis Actualité, pp.203-210, 2024</w:t>
+              <w:t xml:space="preserve">La prise en compte par le droit des enjeux de l’alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard historique sur la construction de la coopération judiciaire en matière civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Pailler; C. Nourissat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-t-il un système de droit international privé de l’Union – Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Droit international privé » et « Règlementation européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault de Ravel d'Esclapon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit Commercial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dévoiement des droits d'associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Lamazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rabreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Périn-Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération Nationale pour le Droit de l'Entreprise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur l'abus en droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, LexisNexis, p. 87, 2023, Actualités de droit de l'entreprise, 978-2-7110-3646-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04018325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abus de restructurations transfrontières en droit européen des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Farnoux; Ariane Périn-Dureau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur l’abus en droit de l’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2023, FNDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit international privé » et « Règlementation européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault de Ravel d'Esclapon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit Commercial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lamy, 2023</w:t>
+              <w:t xml:space="preserve">, Lamy, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Fédération Nationale pour le Droit de l'Entreprise. </w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une compétence civile (quasi-)universelle sous haute tension – la compétence du juge français pour donner réparation à la victime d’une situation internationale d’esclavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Marchadier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur l'abus en droit de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40, LexisNexis, p. 87, 2023, Actualités de droit de l'entreprise, 978-2-7110-3646-2</w:t>
+              <w:t xml:space="preserve">La prohibition de l’esclavage et de la traite des êtres humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit international privé » et « Règlementation européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault de Ravel d'Esclapon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit Commercial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lamy, 2022</w:t>
+              <w:t xml:space="preserve">, Lamy, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitration and the twists of recital 12 Brussels Ibis Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...144 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bollée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Mankowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on the Brussels Ibis Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishers, pp.40-63, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delendum est forum delicti? Towards the jurisdictional protection of the alleged victim in cross-border torts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burkhard Hess; Koen Lenaerts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 50th Anniversary of the European Law of Civil Procedure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos Verlag, pp.259-284, 2020, Studies of the Max Planck Institute Luxembourg for International, European and Regulatory Procedural Law, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783748910619-259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/9783748910619-259⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04512062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appréhension du groupe multinational de sociétés par les règles de compétence juridictionnelle : étude du cas Comilog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bodeau-Livinec; L. Dubin; L. Iten; V. Tomkiewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise multinationale et le droit international – Actes du colloque annuel de la SFDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.143-178, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4245,1079 +4314,1079 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur l’abus en droit de l’entreprise, Actes du colloque organisé à Strasbourg le 13 mai 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Périn-Dureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Variations sur l’abus en droit de l’entreprise" organisé à Strasbourg le 13 mai 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2023, FNDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence de la CJUE : source grandissante du droit bancaire, Actes du colloque organisé à Strasbourg le 21 octobre 2022, hors-série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lasserre Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La jurisprudence de la CJUE : source grandissante du droit bancaire" organisé à Strasbourg le 21 octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Banque et droit, 2022, FNDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Private International Law Online: Internet Regulation and Civil Liability in the EU (par T. Lutzi, Oxford Private International Law Series, OUP, 2020, 272 pages), RCDIP, 2021, p. 965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.645-647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international privé et religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.233-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Private Law Theory, A Pluraliste Approach (par. S. Grundmann, H.-W. Micklitz et M. Renner, Cambridge University Press, 2021, 540 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.645-647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Private International Law Online: Internet Regulation and Civil Liability in the EU (par T. Lutzi, Oxford Private International Law Series, OUP, 2020, 272 pages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.965-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcdip.214.0965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Judicial Jurisdiction in Private International Law. Party Autonomy, Categorical Equality and Soverignty (par M. Karayanidi, Hart Publishing, Studies in Private International Law, 2020, 238 pages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Justice in European Private Law - Social Justice, Access Justice, Societal Justice (par H.-W. Micklitz, Cambridge studies in European law and policy, Cambridge University Press, 2018, 460 pages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brussels I bis Regulation. Changes and Challenges of the Renewed Procedural Scheme (par V. Lazić; et S. Stuij (dir.), Springer, 2017, 152 pages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement Bruxelles I bis et arbitrage à la suite de l’arrêt London Steamship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Entretien de droit international privé (dir. R. Legendre et M. Nioche), CEDIN, Université Paris-Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser la localisation du dommage en matière de responsabilité du fait des produits – Going beyond the localization of damage in the field of product liability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La localisation du dommage en droit international privé", Université Paris Cité, 30+31 mai 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une codification en cohérence avec le droit international privé de l’Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La codification du droit international privé français à l’heure européenne (dir. L. Pailler), Lyon III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail forcé dans les chaînes d’approvisionnement mondiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...136 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude La lutte contre le travail forcé – Perspectives historiques et contemporaines, Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des investissements étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loi pour l’Activité,la Croissance et la Transformationdes entreprises (PACTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408032v1</w:t>
-              </w:r>
-[...480 lines deleted...]
-                <w:t xml:space="preserve">hal-04512083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5464,51 +5533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boll&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gridel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d' Avout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02966506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane P&#233;rin-Dureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748910619-259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasserre Capdeville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05408032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.214.0965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05628446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boll&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gridel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04587740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d' Avout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02966506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane P&#233;rin-Dureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748910619-259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasserre Capdeville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.214.0965" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05408032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>