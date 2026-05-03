--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -250,459 +250,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Spin Selective Mechanism toward Very Large Spin Signals in Black Phosphorus 2D Semiconductor Spintronics Devices</w:t>
+                <w:t xml:space="preserve">Straightforward Method to Orient Black Phosphorus from Bulk to Thin Layers using a Standard Green Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Galbiati</w:t>
+                <w:t xml:space="preserve">Etienne Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-M Dubois</w:t>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Wei</w:t>
+                <w:t xml:space="preserve">Jean‐sébastien Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Zatko</w:t>
+                <w:t xml:space="preserve">Denis Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Peiro</w:t>
+                <w:t xml:space="preserve">Nicolas Horezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c07758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202500182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227996v1</w:t>
+                <w:t xml:space="preserve">hal-05390612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Method to Orient Black Phosphorus from Bulk to Thin Layers using a Standard Green Laser</w:t>
+                <w:t xml:space="preserve">Collective States of α-Sexithiophene Chains Inside Boron Nitride Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Carré</w:t>
+                <w:t xml:space="preserve">Sabrina Juergensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐sébastien Mérot</w:t>
+                <w:t xml:space="preserve">Chantal Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Boivin</w:t>
+                <w:t xml:space="preserve">Eduardo Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horezan</w:t>
+                <w:t xml:space="preserve">Patryk Kusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (9), pp.2393-2400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.202500182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390612v1</w:t>
+                <w:t xml:space="preserve">hal-05390604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective States of α-Sexithiophene Chains Inside Boron Nitride Nanotubes</w:t>
+                <w:t xml:space="preserve">Unveiling Spin Selective Mechanism toward Very Large Spin Signals in Black Phosphorus 2D Semiconductor Spintronics Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Juergensen</w:t>
+                <w:t xml:space="preserve">Marta Galbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Marceau</w:t>
+                <w:t xml:space="preserve">M.-M Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Mueller</w:t>
+                <w:t xml:space="preserve">Hao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Barros</w:t>
+                <w:t xml:space="preserve">Victor Zatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patryk Kusch</w:t>
+                <w:t xml:space="preserve">Julian Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (9), pp.2393-2400. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c07758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390604v1</w:t>
+                <w:t xml:space="preserve">hal-05227996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated Diffusion of 1D J-Aggregates in Boron Nitride Nanotubes by Curvature Patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Balle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -792,51 +792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of black phosphorus films: Exfoliation-induced defects and confined excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,51 +1432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Schué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Recher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,51 +1553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum-resolved dielectric response of free-standing mono-, bi-and tri- layer black phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Gaufrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum well confinement and competitive radiative pathways in the luminescence of black phosphorus layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sponza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,51 +3313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A336866"/>
+    <w:nsid w:val="0F606FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3544,51 +3544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etiennegaufres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5122-1423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155612476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaufres_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187679983" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140764695" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227996v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zatko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07758" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juergensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mueller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Kusch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Balle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Ta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c16853" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035424" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sponza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lusson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abca81" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-021-01059-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gosselin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Kern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galceran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbiati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086840" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapointe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aymong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Biron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01386" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaufres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquemal-Banci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Y. -W. Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Favron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05660" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Izard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murakami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kazaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003845" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marceau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. -M Ta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cognet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Nascimento" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00769727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etiennegaufres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5122-1423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155612476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gaufres_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187679983" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140764695" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juergensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mueller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Kusch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zatko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Balle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Ta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c16853" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035424" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sponza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lusson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abca81" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-021-01059-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gosselin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Kern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galceran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zatko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galbiati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086840" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapointe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aymong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Biron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01386" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaufres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquemal-Banci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Y. -W. Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Favron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05660" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Izard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murakami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kazaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003845" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Marceau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. -M Ta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cognet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Nascimento" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00769727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>