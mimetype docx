--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -939,1775 +939,1775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Van den Avenne, De la bouche même des indigènes. Echanges linguistiques en Afrique coloniale, Paris, Vendémiaire, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.281-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2018.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présidentielle au Sénégal : les faux-semblants d’une ‘démocratie modèle’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur l’école coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.281-283. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations africaines : au-delà des mythes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instituteurs d’Afrique de l’Ouest, défricheurs de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2018.143⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Betts, Will Jones, Mobilising the diaspora. How refugees challenge authoritarianism, Cambridge, Cambridge University Press, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.950-951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous l’empire des armées. Les guerres africaines de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 693-694 (2), pp.4-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.693.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bocar Cissé, Instituteur des sables, témoin du Mali au XXe siècle, Brinon-sur-Sauldre, Grandvaux, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.188-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wongo Ahanda, Elections, vote et représentation politique des Africains de l’étranger, Paris, L’Harmattan, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diasporas africaines aux urnes. Généralisation et pratiques du vote à distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 256 (4), pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.256.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Diouf, Mémoires, Seuil, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.198-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généralisation et pratiques du vote à distance. Introduction thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 256 (4), pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.256.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte électorale externe et cartographie des migrations sénégalaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 256 (4), pp.114-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.256.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénégal, la diaspora fait-elle l’élection ? Le vote à distance de 1992 à 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.256.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dupaquier, Politiques, militaires et mercenaires français au Rwanda. Chronique d’une désinformation, Paris, Karthala, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.149-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Peterson, Ethnic Patriotism and the East African Revival. A History of Dissent, c. 1935-1972, New York, Cambridge University Press, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.188-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers défenseurs de l'empire : quand l'armée française raconte ses Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 680-681 (4), pp.66-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.680.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Senghor voulait qu'on soit tous des Senghor ». Parcours nostalgiques d'une génération de lettrés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (2), pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.118.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « batailles » de Paris et de New York. Une analyse du comportement électoral transnational des migrants sénégalais en France et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.950-951</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.635.0865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Printemps arabes et Afrique subsaharienne. Retour historique sur les « printemps démocratiques » en Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245 (1), pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.245.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dupaquier, L'agenda du génocide. Le témoignage de Richard Mugenzi, ex-espion rwandais, Paris, Karthala, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.165-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Melvern, Complicités de génocide. Comment le monde a trahi le Rwanda, Paris, Karthala, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.206-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...1066 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503207v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02503210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aventures ambiguës du pouvoir traditionnel dans l'Afrique contemporaine</w:t>
               </w:r>
@@ -3959,51 +3959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-débat autour de l’ouvrage, Les hussards noirs de la colonie. Instituteurs africains et &amp;quot;petites patries&amp;quot; en AOF (1913-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde, « Des écritures africaines de l’empire », CERI - Sciences Po Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,51 +4166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-débat autour de l’ouvrage, Les hussards noirs de la colonie. Instituteurs africains et &amp;quot;petites patries&amp;quot; en AOF 1913-1960.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4242,1748 +4242,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vote des diasporas africaines: pour une approche transnationale d'élections globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes « Les élections en Afrique : un état de la recherche », LAM, Sciences Po Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAM, Mar 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une campagne électorale peut en cacher une autre : la revanche des électeurs bi-nationaux dans la 9ème circonscription des Français de l’étranger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Section thématique 41 « Les élus de l’étranger: une nouvelle catégorie de représentants politiques ? », XIVème Congrès AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LAM, Mar 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en débat du métissage culturel par les intellectuels d’AOF (1937-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Mariages mixtes et métissage dans l'histoire XIX°-XX° », IHTP (CERA) – Université Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Africaniser’ la bibliothèque coloniale ? Production des savoirs sur les ‘petites patries’ par les instituteurs africains d’AOF (1913-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Production des savoirs et écrits personnels à l’époque coloniale », LAM, Sciences Po Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique d'adaptation de l'enseignement en AOF des années 1930 aux années 1950 : l' « humanisme colonial » est-il soluble dans le colonialisme tardif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on African Studies (ECAS), Basel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECAS, Jun 2017, Bâle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La mise en débat du métissage culturel par les intellectuels d’AOF (1937-1945)</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African elections in a global context : the history and politics of expatriate voting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Citizenship and social movements in Africa », Institute of African Studies, Columbia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diasporas africaines aux urnes: pour une approche multilocale d'élections globales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du LASDEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASDEL, Sep 2016, Niamey, Niger</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation de l’enseignement en contexte colonial : l’AOF, un laboratoire des « petites patries » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Mariages mixtes et métissage dans l'histoire XIX°-XX° », IHTP (CERA) – Université Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’Etudes du Programme d’histoire contemporaine des ENS 2017, « L’Afrique, la France et les Français (1871-1962), Université Paris-Est-Créteil (UPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnographie « de l'intérieur » dans la « bibliothèque coloniale »: la fabrique des savoirs ethnographiques par les instituteurs africains d'AOF (1913-1959).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d’Ethnologie et de Sociologie Comparative (LESC), Université Paris-Ouest- Nanterre-la Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016-11-15, Nov 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New York, United States</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Africaniser » la « bibliothèque coloniale » ? La production des savoirs par les instituteurs africains d'AOF (1913-1959).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Rencontres des Etudes Africaines en France (REAF), Université Pari Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REAF, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LASDEL, Sep 2016, Niamey, Niger</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senegalese external voting and the « diaspora effect »: what does the vote abroad say about the vote at home ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Voting at a distance : electors and elections in a transnational context », CERI - Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet diaspora ou effet loupe ? Le vote des Sénégalais de l’extérieur (1993 - 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « L’acte du vote », ERMES- Université de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics of the Mande Charter(s) : isonomy and hierarchy in the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Annual Meeting of the African Studies Association, San Diego CA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Nov 2015, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de la domination: « parentés à plaisanteries », « castes » et esclavage en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Anthropologie du Sahel occidental musulman », EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contested knowledge and cultural affirmation in French West Africa: African voices in the ‘Bulletin de l’Enseignement en AOF’ (1913-1958).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Contemporary History &amp; Humanities Seminar, University of the Western Cape (UWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joking relationships in West Africa: from scientific canonisation to political instrumentalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West Africa Research Series, Centre of African Studies, Cambridge University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electoral behaviour and social remittances of Senegalese living in France and the United States: insights from a multi-sited exit poll.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Créteil, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECAS 5th Conference on African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016-11-15, Nov 2016, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fractured diaspora? Class, ethnicity and migration history in the voting patterns of the Senegalese diaspora in the 2012 presidential elections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the African Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Dec 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, REAF, Jul 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping West African patronymics and political alliances: The Delafosse legacy and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 55th Annual Meeting of the African Studies Association, Philadelphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Nov 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The language debate in the &amp;quot;Bulletin de l'Enseignement en AOF&amp;quot;: imperial comparisons and African voices (1913-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Language and Empire: Debating French imperial language policy in West Africa (1903-1960)", Institute of African Studies, Columbia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political cultures in Senegal: lessons from the 2012 elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Youth, Rap Music and the Senegalese Elections of 2012", New York University (NYU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, New York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASA, Nov 2015, San Diego, United States</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles politiques et campagnes électorales au Sénégal: représentations populaires de la légitimité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Canadian African Studies Association, Université Laval, Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics of the Mande Charter: the textualization process of the Kurukan Fuga Charter and Hunters' Oath.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Human Rights: A West African Tradition?", Columbia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cape Town, South Africa</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senegal’s religious and cultural pluralism across continents: cosmopolitanism at home and abroad.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Religion and Ethnicity Between West Africa and Europe: A Transnational Feedback Loop?", Catholic University of Lublin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...564 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164156v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03169308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalismes ordinaires au Sénégal: quel Sénégal imaginé ?</w:t>
               </w:r>
@@ -6493,177 +6493,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Hussards noirs de la colonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherches internationales. Éditions Karthala, pp.708, 2018, Recherches Internationales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les hussards noirs de la colonie. Instituteurs africains et petites patries en Afrique Occidentale Française (1913-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala; CERI, 708 p., 2018, Recherches Internationales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486890v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01806962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique: histoire et défis</w:t>
               </w:r>
@@ -8143,51 +8143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.251.0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Koddenbrock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.062.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Awenengo Dalberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2021.e580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pellen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2021.1937299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.693.0004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jaulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.680.0066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.245.0100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dedieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.081.0030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.233.0111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.037.0065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.15423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.6198" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.013.0157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jedlowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01806962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/sommaires-presentation-de-ledition/ramses/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0262" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51237-8_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.251.0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Koddenbrock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.062.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Awenengo Dalberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2021.e580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pellen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2021.1937299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.693.0004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jaulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.680.0066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dedieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.245.0100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.081.0030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.233.0111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.037.0065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.15423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.6198" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.013.0157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jedlowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01806962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/sommaires-presentation-de-ledition/ramses/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0262" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51237-8_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>