--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -939,1775 +939,1775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présidentielle au Sénégal : les faux-semblants d’une ‘démocratie modèle’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées reçues sur l’école coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Van den Avenne, De la bouche même des indigènes. Echanges linguistiques en Afrique coloniale, Paris, Vendémiaire, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.281-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ahss.2018.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations africaines : au-delà des mythes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instituteurs d’Afrique de l’Ouest, défricheurs de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Betts, Will Jones, Mobilising the diaspora. How refugees challenge authoritarianism, Cambridge, Cambridge University Press, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.950-951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous l’empire des armées. Les guerres africaines de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 693-694 (2), pp.4-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.693.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bocar Cissé, Instituteur des sables, témoin du Mali au XXe siècle, Brinon-sur-Sauldre, Grandvaux, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.188-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wongo Ahanda, Elections, vote et représentation politique des Africains de l’étranger, Paris, L’Harmattan, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diasporas africaines aux urnes. Généralisation et pratiques du vote à distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 256 (4), pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.256.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90, pp.15-20</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Diouf, Mémoires, Seuil, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généralisation et pratiques du vote à distance. Introduction thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 256 (4), pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.256.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte électorale externe et cartographie des migrations sénégalaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 256 (4), pp.114-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.256.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénégal, la diaspora fait-elle l’élection ? Le vote à distance de 1992 à 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.256.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dupaquier, Politiques, militaires et mercenaires français au Rwanda. Chronique d’une désinformation, Paris, Karthala, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.149-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Peterson, Ethnic Patriotism and the East African Revival. A History of Dissent, c. 1935-1972, New York, Cambridge University Press, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.188-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers défenseurs de l'empire : quand l'armée française raconte ses Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 680-681 (4), pp.66-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.680.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Printemps arabes et Afrique subsaharienne. Retour historique sur les « printemps démocratiques » en Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245 (1), pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.245.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « batailles » de Paris et de New York. Une analyse du comportement électoral transnational des migrants sénégalais en France et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.950-951</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.635.0865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Senghor voulait qu'on soit tous des Senghor ». Parcours nostalgiques d'une génération de lettrés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (2), pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.118.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Melvern, Complicités de génocide. Comment le monde a trahi le Rwanda, Paris, Karthala, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.206-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dupaquier, L'agenda du génocide. Le témoignage de Richard Mugenzi, ex-espion rwandais, Paris, Karthala, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.165-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...1066 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503210v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02503207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aventures ambiguës du pouvoir traditionnel dans l'Afrique contemporaine</w:t>
               </w:r>
@@ -3871,2119 +3871,2119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « négritude de terrain »: sociologie autodidacte et invention morale des terroirs dans les écrits ethnographiques des instituteurs africains d'AOF (1913-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Anthropologie comparative du Sahel occidental musulman », EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté longue distance et transnationalisme électoral : le vote des diasporas africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du REPI (Recherche et Etudes en Politique Internationale), Université Libre de Bruxelles (ULB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-débat autour de l’ouvrage, Les hussards noirs de la colonie. Instituteurs africains et &amp;quot;petites patries&amp;quot; en AOF (1913-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde, « Des écritures africaines de l’empire », CERI - Sciences Po Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Séminaire « Anthropologie comparative du Sahel occidental musulman », EHESS</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation linguistique en débat : l'apport des archives du Bulletin de l'Enseignement de l'AOF (1913- 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Politiques scolaires, écoles et publics scolaires en Afrique sub-saharienne (milieu XIXe siècle – années 1970 » du Groupe Afrique Océan Indien, INALCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation-débat autour de l’ouvrage, Les hussards noirs de la colonie. Instituteurs africains et &amp;quot;petites patries&amp;quot; en AOF 1913-1960.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde « De la « bibliothèque coloniale » à la « bibliothèque africaine » ? », Institut d’Etudes Avancées de Nantes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une campagne électorale peut en cacher une autre : la revanche des électeurs bi-nationaux dans la 9ème circonscription des Français de l’étranger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section thématique 41 « Les élus de l’étranger: une nouvelle catégorie de représentants politiques ? », XIVème Congrès AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote des diasporas africaines: pour une approche transnationale d'élections globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes « Les élections en Afrique : un état de la recherche », LAM, Sciences Po Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAM, Mar 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en débat du métissage culturel par les intellectuels d’AOF (1937-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Mariages mixtes et métissage dans l'histoire XIX°-XX° », IHTP (CERA) – Université Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Africaniser’ la bibliothèque coloniale ? Production des savoirs sur les ‘petites patries’ par les instituteurs africains d’AOF (1913-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Production des savoirs et écrits personnels à l’époque coloniale », LAM, Sciences Po Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique d'adaptation de l'enseignement en AOF des années 1930 aux années 1950 : l' « humanisme colonial » est-il soluble dans le colonialisme tardif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Conference on African Studies (ECAS), Basel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECAS, Jun 2017, Bâle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LAM, Mar 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African elections in a global context : the history and politics of expatriate voting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Citizenship and social movements in Africa », Institute of African Studies, Columbia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diasporas africaines aux urnes: pour une approche multilocale d'élections globales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du LASDEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASDEL, Sep 2016, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mise en débat du métissage culturel par les intellectuels d’AOF (1937-1945)</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation de l’enseignement en contexte colonial : l’AOF, un laboratoire des « petites patries » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Mariages mixtes et métissage dans l'histoire XIX°-XX° », IHTP (CERA) – Université Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’Etudes du Programme d’histoire contemporaine des ENS 2017, « L’Afrique, la France et les Français (1871-1962), Université Paris-Est-Créteil (UPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnographie « de l'intérieur » dans la « bibliothèque coloniale »: la fabrique des savoirs ethnographiques par les instituteurs africains d'AOF (1913-1959).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d’Ethnologie et de Sociologie Comparative (LESC), Université Paris-Ouest- Nanterre-la Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016-11-15, Nov 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politique d'adaptation de l'enseignement en AOF des années 1930 aux années 1950 : l' « humanisme colonial » est-il soluble dans le colonialisme tardif ?</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Africaniser » la « bibliothèque coloniale » ? La production des savoirs par les instituteurs africains d'AOF (1913-1959).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on African Studies (ECAS), Basel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECAS, Jun 2017, Bâle, Suisse</w:t>
+              <w:t xml:space="preserve">4e Rencontres des Etudes Africaines en France (REAF), Université Pari Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REAF, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New York, United States</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senegalese external voting and the « diaspora effect »: what does the vote abroad say about the vote at home ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Voting at a distance : electors and elections in a transnational context », CERI - Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LASDEL, Sep 2016, Niamey, Niger</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet diaspora ou effet loupe ? Le vote des Sénégalais de l’extérieur (1993 - 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « L’acte du vote », ERMES- Université de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics of the Mande Charter(s) : isonomy and hierarchy in the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Annual Meeting of the African Studies Association, San Diego CA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Nov 2015, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de la domination: « parentés à plaisanteries », « castes » et esclavage en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Anthropologie du Sahel occidental musulman », EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contested knowledge and cultural affirmation in French West Africa: African voices in the ‘Bulletin de l’Enseignement en AOF’ (1913-1958).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Contemporary History &amp; Humanities Seminar, University of the Western Cape (UWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joking relationships in West Africa: from scientific canonisation to political instrumentalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West Africa Research Series, Centre of African Studies, Cambridge University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electoral behaviour and social remittances of Senegalese living in France and the United States: insights from a multi-sited exit poll.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Créteil, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECAS 5th Conference on African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016-11-15, Nov 2016, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping West African patronymics and political alliances: The Delafosse legacy and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 55th Annual Meeting of the African Studies Association, Philadelphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Nov 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, REAF, Jul 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The language debate in the &amp;quot;Bulletin de l'Enseignement en AOF&amp;quot;: imperial comparisons and African voices (1913-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Language and Empire: Debating French imperial language policy in West Africa (1903-1960)", Institute of African Studies, Columbia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fractured diaspora? Class, ethnicity and migration history in the voting patterns of the Senegalese diaspora in the 2012 presidential elections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the African Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Dec 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political cultures in Senegal: lessons from the 2012 elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Youth, Rap Music and the Senegalese Elections of 2012", New York University (NYU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, New York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASA, Nov 2015, San Diego, United States</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles politiques et campagnes électorales au Sénégal: représentations populaires de la légitimité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Canadian African Studies Association, Université Laval, Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senegal’s religious and cultural pluralism across continents: cosmopolitanism at home and abroad.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Religion and Ethnicity Between West Africa and Europe: A Transnational Feedback Loop?", Catholic University of Lublin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cape Town, South Africa</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics of the Mande Charter: the textualization process of the Kurukan Fuga Charter and Hunters' Oath.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Human Rights: A West African Tradition?", Columbia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...564 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169308v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03164156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalismes ordinaires au Sénégal: quel Sénégal imaginé ?</w:t>
               </w:r>
@@ -6499,51 +6499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hussards noirs de la colonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6587,51 +6587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hussards noirs de la colonie. Instituteurs africains et petites patries en Afrique Occidentale Française (1913-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala; CERI, 708 p., 2018, Recherches Internationales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8143,51 +8143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.251.0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Koddenbrock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.062.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Awenengo Dalberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2021.e580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pellen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2021.1937299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.693.0004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jaulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.680.0066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dedieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.245.0100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.081.0030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.233.0111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.037.0065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.15423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.6198" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.013.0157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jedlowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01806962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/sommaires-presentation-de-ledition/ramses/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0262" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51237-8_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.251.0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Koddenbrock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.062.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Awenengo Dalberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2021.e580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pellen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2021.1937299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.693.0004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jaulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.256.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.680.0066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.245.0100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dedieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.081.0030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.233.0111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.037.0065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.15423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.6198" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.013.0157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jedlowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01806962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/sommaires-presentation-de-ledition/ramses/ramses-2025-entre-puissances-et-impuissance" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.ifri.2024.01.0262" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51237-8_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>