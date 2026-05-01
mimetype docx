--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -100,213 +100,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau routier et sites fortifiés dans les provinces de Prévalitaine et de Nouvelle Épire (IVe-VIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Komani. Peuplement et territoires dans l’occident Balkanique (VIe‑XVe s.). Komani, Sarda et Lezha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvana Metalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bonfand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et mémoires - Centre de recherche d'histoire et civilisation de Byzance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.10084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875235v1</w:t>
+                <w:t xml:space="preserve">hal-04375870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komani. Peuplement et territoires dans l’occident Balkanique (VIe‑XVe s.). Komani, Sarda et Lezha</w:t>
+                <w:t xml:space="preserve">Réseau routier et sites fortifiés dans les provinces de Prévalitaine et de Nouvelle Épire (IVe-VIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Bonfand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux et mémoires - Centre de recherche d'histoire et civilisation de Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.151-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.10084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04375870v1</w:t>
+                <w:t xml:space="preserve">hal-04875235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sud de la Dalmatie entre Antiquité et haut Moyen Âge</w:t>
               </w:r>
@@ -396,77 +396,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kërkimet arkeologjike në luginën e poshtme të Drinit, vendbanimet e Komanit dhe Sardës, gjatë viteve 2018-2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvana Metalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Candavia : Artikuj dhe raporte të Antikitetit të të Vonë dhe Mesjetës</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.337-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -504,77 +504,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komani (Dalmace), Albanie. Bilan de la mission franco-albanaise des campagnes 2018-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvana Metalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -602,447 +602,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la mission franco-albanaise à Sarda, 2017</w:t>
+                <w:t xml:space="preserve">Komani (Dalmace, Albanie). Bilan de la mission franco-albanaise de la campagne 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bonfand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helidon Sokoli</w:t>
+                <w:t xml:space="preserve">Sophie Vatteoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvana Metalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.2531⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03097618v1</w:t>
+                <w:t xml:space="preserve">halshs-03098364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komani (Dalmace, Albanie). Bilan de la mission franco-albanaise de la campagne 2016</w:t>
+                <w:t xml:space="preserve">Komani (Dalmace, Albanie). Bilan de la mission franco-albanaise de la campagne 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vatteoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvana Metalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.2357⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03098364v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komani (Dalmace, Albanie). Bilan de la mission franco-albanaise de la campagne 2017</w:t>
+                <w:t xml:space="preserve">Bilan de la mission franco-albanaise à Sarda, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elvana Metalla</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helidon Sokoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.2491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097661v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lezha [Lissos, Alessio] (Albanie) : Ville haute, citadelle et nécropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvana Metalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1089,51 +1089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lezha [Lissos, Alessio] (Albanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,51 +1340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komani [Dalmace] (Albanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvana Metalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Nallbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Nallbani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvana Metalla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonfand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimir Shpuza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.12851" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helidon Sokoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulsi Tota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergji Gjuraj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surja Lela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.684" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margjoni D." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nallbani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Cerova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Patricia Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk&#235;nder Mu&#231;aj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderheyde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edipuglia.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26nmj.8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Nallbani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvana Metalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonfand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimir Shpuza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.12851" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2357" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2491" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helidon Sokoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulsi Tota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergji Gjuraj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surja Lela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.684" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margjoni D." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nallbani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Cerova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Patricia Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk&#235;nder Mu&#231;aj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderheyde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edipuglia.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26nmj.8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>