--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -599,334 +599,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMS: double deep Q-network approach for DDoS attack mitigation in SDN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining attacks using causal logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tixeuil</w:t>
+                <w:t xml:space="preserve">Viet Huy Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Future Networks &amp; Distributed Systems (ICFNDS '24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l’Enseignement de la Sécurité des Systèmes d’Information (RESSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141570v1</w:t>
+                <w:t xml:space="preserve">hal-05158092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating causal logs to explain attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DAMS: double deep Q-network approach for DDoS attack mitigation in SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shurok Khozam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet-Huy Ha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gauthier</w:t>
+                <w:t xml:space="preserve">Sebastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th International Conference on Future Networks &amp; Distributed Systems (ICFNDS '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Marrakesh, Morocco. pp.1049-1056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3726122.3726282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494614v1</w:t>
+                <w:t xml:space="preserve">hal-05141570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining attacks using causal logs</w:t>
+                <w:t xml:space="preserve">Generating causal logs to explain attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Huy Ha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Viet-Huy Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l’Enseignement de la Sécurité des Systèmes d’Information (RESSI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lannion, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158092v1</w:t>
+                <w:t xml:space="preserve">hal-05494614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Privacy-Preserving Infrastructure to Monitor Encrypted DNS Logs</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelty detection on graph structured data to detect network intrusions</w:t>
+                <w:t xml:space="preserve">Sec2graph: Network Attack Detection Based on Novelty Detection on Graph Structured Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
@@ -1677,89 +1677,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAID 2020 - Conference on Artificial Intelligence for Defense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DIMVA 2020: 17th Conference on Detection of Intrusions and Malware, and Vulnerability Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal. pp.238-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52683-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115308v1</w:t>
+                <w:t xml:space="preserve">hal-02950489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic Analysis of Network Attacks: Restructuring Security Events as Graphs and Identifying Strongly Connected Sub-graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1791,100 +1800,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTMC 2020: 5th International Workshop on Traffic Measurements for Cybersecurity and EuroS&amp;PW 2020: IEEE European Symposium on Security and Privacy Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Genova, Italy. pp.1-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sec2graph: Network Attack Detection Based on Novelty Detection on Graph Structured Data</w:t>
+                <w:t xml:space="preserve">Novelty detection on graph structured data to detect network intrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
@@ -1902,82 +1911,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMVA 2020: 17th Conference on Detection of Intrusions and Malware, and Vulnerability Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAID 2020 - Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52683-2_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02950489v1</w:t>
+                <w:t xml:space="preserve">hal-03115308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Correlations: A Formal Definition of Causal Dependency Among Heterogeneous Events</w:t>
               </w:r>
@@ -2797,338 +2797,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cardinal Abstraction for Quantitative Information Flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomaly Based Intrusion Detection in Distributed Applications without global clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Hkimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hurfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Leslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Labiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Foundations of Computer Security 2016 (FCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve"> SEC2 2016 - Deuxième atelier sur la Sécurité dans les Clouds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334604v1</w:t>
+                <w:t xml:space="preserve">hal-01334608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Based Intrusion Detection in Distributed Applications without global clock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cardinal Abstraction for Quantitative Information Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Signoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvan Labiche</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SEC2 2016 - Deuxième atelier sur la Sécurité dans les Clouds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">Workshop on Foundations of Computer Security 2016 (FCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334608v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring a Distributed Application Behavior Model for Anomaly Based Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Hkimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hurfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Hkimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hurfin</w:t>
+                <w:t xml:space="preserve">Mourad Leslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Labiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Dependable Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gothenburg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3844,247 +3844,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+                <w:t xml:space="preserve">User Defined Control Flow Policy for Web Service Orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
+              <w:t xml:space="preserve">C&amp;ESAR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735997v1</w:t>
+                <w:t xml:space="preserve">hal-00761354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Defined Control Flow Policy for Web Service Orchestration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Demongeot</w:t>
+                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.NC</w:t>
+              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761354v1</w:t>
+                <w:t xml:space="preserve">hal-00735997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing data leakage in service orchestration</w:t>
               </w:r>
@@ -4181,247 +4181,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RRABIDS, un système de détection d'intrusion pour les applications Ruby on Rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Le Hennaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SSTIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656940v1</w:t>
+                <w:t xml:space="preserve">hal-00657814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRABIDS, un système de détection d'intrusion pour les applications Ruby on Rails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Le Hennaff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hurfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 11 p</w:t>
+              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657814v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting illegal system calls using a data-oriented detection model</w:t>
               </w:r>
@@ -4911,217 +4911,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de comportement fondé sur les données pour la détection d'intrusion dans les applications</w:t>
+                <w:t xml:space="preserve">Building an application data behavior model for intrusion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR-SSI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Luchon, France. pp.NC</w:t>
+              <w:t xml:space="preserve">23rd Annual IFIP WG 11.3 Working Conference on Data and Applications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montreal, Canada. pp. 299-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424582v1</w:t>
+                <w:t xml:space="preserve">hal-00441423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an application data behavior model for intrusion detection</w:t>
+                <w:t xml:space="preserve">Un modèle de comportement fondé sur les données pour la détection d'intrusion dans les applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sarrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jouga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual IFIP WG 11.3 Working Conference on Data and Applications Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montreal, Canada. pp. 299-306</w:t>
+              <w:t xml:space="preserve">4ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR-SSI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Luchon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441423v1</w:t>
+                <w:t xml:space="preserve">hal-00424582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection with Diagnosis in Diversified Systems using Information Flow Graphs</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurok Khozam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09971-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Godefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demongeot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726282" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Oumar Abdel-Rahman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61231-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lanvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607199.3607247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06975-8_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Totel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;cue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leichtnam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52683-2_12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Xosanavongsa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lanoe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/srds.2018.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Assaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Naumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIZSEC.2017.8062203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Labiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2016.13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26961-0_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Godefroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurfin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Majorczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maaroufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2014.7064615" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814671v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39218-4_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Hennaff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Christofer Demay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sarrouy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vivinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurok Khozam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09971-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Godefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demongeot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Oumar Abdel-Rahman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61231-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lanvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607199.3607247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06975-8_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Totel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;cue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leichtnam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52683-2_12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Xosanavongsa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lanoe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/srds.2018.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Assaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Naumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIZSEC.2017.8062203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Labiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2016.13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26961-0_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Godefroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurfin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Majorczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maaroufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2014.7064615" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814671v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39218-4_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Hennaff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Christofer Demay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sarrouy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vivinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>