--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1615,51 +1615,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sec2graph: Network Attack Detection Based on Novelty Detection on Graph Structured Data</w:t>
+                <w:t xml:space="preserve">Novelty detection on graph structured data to detect network intrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
@@ -1677,106 +1677,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMVA 2020: 17th Conference on Detection of Intrusions and Malware, and Vulnerability Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAID 2020 - Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950489v1</w:t>
+                <w:t xml:space="preserve">hal-03115308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic Analysis of Network Attacks: Restructuring Security Events as Graphs and Identifying Strongly Connected Sub-graphs</w:t>
+                <w:t xml:space="preserve">Sec2graph: Network Attack Detection Based on Novelty Detection on Graph Structured Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
@@ -1794,106 +1785,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WTMC 2020: 5th International Workshop on Traffic Measurements for Cybersecurity and EuroS&amp;PW 2020: IEEE European Symposium on Security and Privacy Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00083⟩</w:t>
+              <w:t xml:space="preserve">DIMVA 2020: 17th Conference on Detection of Intrusions and Malware, and Vulnerability Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal. pp.238-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52683-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950490v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelty detection on graph structured data to detect network intrusions</w:t>
+                <w:t xml:space="preserve">Forensic Analysis of Network Attacks: Restructuring Security Events as Graphs and Identifying Strongly Connected Sub-graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
@@ -1911,73 +1902,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAID 2020 - Conference on Artificial Intelligence for Defense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WTMC 2020: 5th International Workshop on Traffic Measurements for Cybersecurity and EuroS&amp;PW 2020: IEEE European Symposium on Security and Privacy Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Genova, Italy. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115308v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Correlations: A Formal Definition of Causal Dependency Among Heterogeneous Events</w:t>
               </w:r>
@@ -4181,247 +4181,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRABIDS, un système de détection d'intrusion pour les applications Ruby on Rails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Le Hennaff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hurfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 11 p</w:t>
+              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657814v1</w:t>
+                <w:t xml:space="preserve">hal-00656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+                <w:t xml:space="preserve">RRABIDS, un système de détection d'intrusion pour les applications Ruby on Rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hiet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Le Hennaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SSTIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656940v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting illegal system calls using a data-oriented detection model</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurok Khozam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09971-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Godefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demongeot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Oumar Abdel-Rahman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61231-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lanvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607199.3607247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06975-8_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Totel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;cue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leichtnam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52683-2_12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Xosanavongsa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lanoe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/srds.2018.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Assaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Naumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIZSEC.2017.8062203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Labiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2016.13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26961-0_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Godefroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurfin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Majorczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maaroufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2014.7064615" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814671v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39218-4_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Hennaff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Christofer Demay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sarrouy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vivinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurok Khozam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09971-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Godefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demongeot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huy Ha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Huy Ha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Oumar Abdel-Rahman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61231-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lanvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607199.3607247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06975-8_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Totel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;cue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03115308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leichtnam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52683-2_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02363431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Xosanavongsa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02409487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lanoe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maziero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/srds.2018.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Assaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Naumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIZSEC.2017.8062203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Labiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2016.13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26961-0_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Godefroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Totel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurfin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Majorczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maaroufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2014.7064615" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814671v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39218-4_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIAS.2011.6122806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Hennaff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Christofer Demay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sarrouy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vivinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00763746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>