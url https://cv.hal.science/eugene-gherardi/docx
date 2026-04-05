--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1266,165 +1266,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre et accompagner le développement de l'enseignement bilingue en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement des langues locales : institutions, méthodes, idéologies, Actes des quatrièmes journées des droits linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne editriceU niversità degli Studi di Teramo, Università degli Studi di Padova, pp. 169-186, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gymnastique et credo hygiéniste en Corse sous la Troisième République : textes et contexte scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sports en Corse, miroir d'une société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albiana, pp. 52-65, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830209v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00830232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une rive à l'autre : altérité, histoire et culture scolaire en Corse et dans le monde méditerranéen</w:t>
               </w:r>
@@ -3100,165 +3100,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux pour servir à l'histoire de l'irrédentisme en Corse au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, ", Aspects de la Corse sous le Second empire. Actes du colloque de Bastia, 26 novembre 2010 (Fasc. 736-737), pp. 35-57</w:t>
+              <w:t xml:space="preserve">, 2012, Actes du colloque de Bastia, 26 novembre 2010 (Fasc. 736-737), pp. 9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830246v1</w:t>
+                <w:t xml:space="preserve">hal-00830242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Matériaux pour servir à l'histoire de l'irrédentisme en Corse au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Actes du colloque de Bastia, 26 novembre 2010 (Fasc. 736-737), pp. 9-10</w:t>
+              <w:t xml:space="preserve">, 2012, ", Aspects de la Corse sous le Second empire. Actes du colloque de Bastia, 26 novembre 2010 (Fasc. 736-737), pp. 35-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830242v1</w:t>
+                <w:t xml:space="preserve">hal-00830246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vierge, les lycéens, la Corse. La&amp;quot; fête nationale &amp;quot; du 8 décembre</w:t>
               </w:r>
@@ -3482,51 +3482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Benedetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gherardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Michele Venturini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peraut Marcandria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rogliano-Desideri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petroni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthologie-des-grands-discours-sur-la-corse-et-les-corses-xviiie-xxe-siecle-les-grands-discours-sur-les-heros-de-la-corse.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00990529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcandria Peraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petroni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verdoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Benedetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gherardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Michele Venturini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peraut Marcandria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rogliano-Desideri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petroni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/anthologie-des-grands-discours-sur-la-corse-et-les-corses-xviiie-xxe-siecle-les-grands-discours-sur-les-heros-de-la-corse.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00990529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcandria Peraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petroni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verdoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00830246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>