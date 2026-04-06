--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -976,165 +976,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine des industries du luxe : Bernardaud et Baccarat à l’heure de la valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mode de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Luxe et patrimoines, 2, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La manufacture de porcelaine Bernardaud, une mémoire industrielle pour Limoges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119260v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01119263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1215,230 +1215,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parfumeur en 1900 : D’un métier inventif à l’invention du métier</w:t>
+                <w:t xml:space="preserve">Innover ou disparaître : les secrets des entreprises centenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Lheureux</w:t>
+                <w:t xml:space="preserve">Eric Godelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252540v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Innover ou disparaître : les secrets des entreprises centenaires</w:t>
+                <w:t xml:space="preserve">hal-03252562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfumeur en 1900 : D’un métier inventif à l’invention du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dubreuil</w:t>
+                <w:t xml:space="preserve">Rosine Lheureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252562v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empires industriels et Etat : le cas du secteur du luxe</w:t>
               </w:r>
@@ -1487,303 +1487,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inspiration vs oxydoréductions : Le métier de parfumeur au XIXe siècle, entre chimie et alchimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Le sens du métier : identité et organisation dans les métiers d’art et d’industrie en France (XVIIe-XXe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, May 2013, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantity or Expensiveness : Fabrication of a Luxury Industry, the Parisian Perfumery in the 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Columbus, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le N°5, numéro gagnant de la parfumerie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Comptabilité; Université de La Rochelle, Mar 2013, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le flacon, vecteur d'image de la parfumerie de luxe parisienne au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Flacons, fioles et fiasques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131654v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01131657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imiter les matières premières naturelles : Les corps odorants de synthèse, voie du luxe et de la démocratisation pour la parfumerie du XIXe siècle</w:t>
               </w:r>
@@ -2246,191 +2246,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La contrefaçon chez les artisans du luxe : Dispositifs de protection et rôle du réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Luxe et contrefaçon : enjeux, défis et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Westford, Jun 2011, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fleurs et rhétorique : l'inspiration littéraire dans les publicités pour la parfumerie (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Littérature et publicité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131687v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01131686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ombre sur le rêve asiatique : la contrefaçon des marques horlogères de luxe sur le marché chinois.</w:t>
               </w:r>
@@ -2479,303 +2479,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La parfumerie française aux expositions universelles de 1889 et 1900 : Fabrique d’une industrie de luxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les Expositions universelles en France au XIXe siècle. Techniques, publics, patrimoine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fabriques de Laire, pionnières de la chimie des corps odorants à Calais (1876-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Petites et moyennes entreprises et efficacité entrepreneuriale en Europe du Nord-Ouest (19e-20e siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“To Sell Quantity” or “To Sell Expensive”? French Perfumery in the XIXth Century, the Making of a Luxury Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Managerial Thought and Practice in France, 19th - 21st Centuries, Assessment and Future Prospects »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fargeon, fournisseur de la cour de France au XVIIIe siècle : art et techniques d’un parfumeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Corps parés, corps parfumés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131690v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01131689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of industrial heritage by French luxury houses : When history of technology meets brand communication</w:t>
               </w:r>
@@ -4006,64 +4006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Godelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5780,173 +5780,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Uses of Heritage by French Luxury Houses : between Tourism Development and Brand Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auvo Kostiainen; Taina Syrjamaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Touring the Past. Uses of History in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finnish University Network for Tourism Studies, pp.123-131, 2008, 9789522191199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paris arbitre du bon goût et des élégances olfactives : affirmation et sacre d’une capitale de la parfumerie au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Paresys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paraître et apparences en Europe occidentale du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.295-311, 2008, 9782859399962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119285v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01119287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleurs de peau, odeurs de peau : Le parfum de la femme au XIXe siècle, entre physiologie et représentations</w:t>
               </w:r>
@@ -6085,208 +6085,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retailers and consumer changes in Early Modern Europe. England, France, Italy and the Low Countries. Marchands et consommateurs : les mutations de l'Europe moderne. Angleterre, France, Italie, Pays-Bas,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. van Aert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retailers and consumer changes in Early Modern Europe. England, France, Italy and the Low Countries.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00080203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">César Birotteau et ses pairs : Poétiques et mercatique des parfumeurs dans le Paris du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Blondé; Eugénie Briot; Natacha Coquery; Laura Van Aerts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retailers and Consumer Changes in Medieval and Early Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.71-102, 2006, 9782869062115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119288v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00080203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6298,275 +6298,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etre un homme parfumé, c'est pas si facile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernhardt, Monstre sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme un parfum d'aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens interdit ou sens unique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357714v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01357711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La beauté en 2062</w:t>
               </w:r>
@@ -7642,159 +7642,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre injonction de l’hygiène et morale des apparences : enjeux et pratiques du corps parfumé au XIXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNAM. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paris arbitre du bon goût et des élégances olfactives : affirmation et sacre d’une capitale de la parfumerie au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131719v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01131721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine industriel dans le secteur du luxe : valorisation, communication et muséologie</w:t>
               </w:r>
@@ -8015,51 +8015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zouaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.02.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soulmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2809-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018266ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lheureux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup St&#233;phanie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/collection-chroniques/la-fabrique-des-parfums-eugenie-briot/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blond&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Aert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1249/9782706124211/Management%20des%20services" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Laire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zouaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.02.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soulmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2809-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018266ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lheureux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup St&#233;phanie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/collection-chroniques/la-fabrique-des-parfums-eugenie-briot/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blond&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Aert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1249/9782706124211/Management%20des%20services" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Laire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>