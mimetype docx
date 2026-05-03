--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -976,165 +976,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La manufacture de porcelaine Bernardaud, une mémoire industrielle pour Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine des industries du luxe : Bernardaud et Baccarat à l’heure de la valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mode de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Luxe et patrimoines, 2, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119263v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01119260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1215,230 +1215,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover ou disparaître : les secrets des entreprises centenaires</w:t>
+                <w:t xml:space="preserve">Parfumeur en 1900 : D’un métier inventif à l’invention du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Godelier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Dubreuil</w:t>
+                <w:t xml:space="preserve">Rosine Lheureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252562v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03252540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover ou disparaître : les secrets des entreprises centenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Godelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Briot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Lheureux</w:t>
+                <w:t xml:space="preserve">Yves Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252540v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empires industriels et Etat : le cas du secteur du luxe</w:t>
               </w:r>
@@ -1487,303 +1487,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le flacon, vecteur d'image de la parfumerie de luxe parisienne au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Flacons, fioles et fiasques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inspiration vs oxydoréductions : Le métier de parfumeur au XIXe siècle, entre chimie et alchimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Le sens du métier : identité et organisation dans les métiers d’art et d’industrie en France (XVIIe-XXe siècles) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, May 2013, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantity or Expensiveness : Fabrication of a Luxury Industry, the Parisian Perfumery in the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le N°5, numéro gagnant de la parfumerie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Comptabilité; Université de La Rochelle, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131657v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01131654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imiter les matières premières naturelles : Les corps odorants de synthèse, voie du luxe et de la démocratisation pour la parfumerie du XIXe siècle</w:t>
               </w:r>
@@ -1970,165 +1970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baccarat and Bernardaud: When Heritage Meets Brand Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Business History Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La parfumerie parisienne au XIXe siècle, fabrique d'une industrie de luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Le commerce du luxe, le luxe du commerce"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131662v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01131667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantity or Expensiveness, Fabrication of a Luxury Industry, the Parisian Perfumery in the 19th Century</w:t>
               </w:r>
@@ -4006,64 +4006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Godelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6085,50 +6085,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">César Birotteau et ses pairs : Poétiques et mercatique des parfumeurs dans le Paris du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Blondé; Eugénie Briot; Natacha Coquery; Laura Van Aerts. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retailers and Consumer Changes in Medieval and Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.71-102, 2006, 9782869062115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retailers and consumer changes in Early Modern Europe. England, France, Italy and the Low Countries. Marchands et consommateurs : les mutations de l'Europe moderne. Angleterre, France, Italie, Pays-Bas,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6163,130 +6236,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retailers and consumer changes in Early Modern Europe. England, France, Italy and the Low Countries.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00080203v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01119288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6298,275 +6298,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernhardt, Monstre sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etre un homme parfumé, c'est pas si facile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens interdit ou sens unique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme un parfum d'aventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357711v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01357714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La beauté en 2062</w:t>
               </w:r>
@@ -7642,159 +7642,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paris arbitre du bon goût et des élégances olfactives : affirmation et sacre d’une capitale de la parfumerie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lille. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre injonction de l’hygiène et morale des apparences : enjeux et pratiques du corps parfumé au XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131721v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01131719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine industriel dans le secteur du luxe : valorisation, communication et muséologie</w:t>
               </w:r>
@@ -8015,51 +8015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zouaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.02.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soulmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2809-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018266ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lheureux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup St&#233;phanie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/collection-chroniques/la-fabrique-des-parfums-eugenie-briot/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blond&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Aert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1249/9782706124211/Management%20des%20services" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Laire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zouaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.02.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soulmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2809-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018266ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lheureux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup St&#233;phanie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/collection-chroniques/la-fabrique-des-parfums-eugenie-briot/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blond&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Aert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1249/9782706124211/Management%20des%20services" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Laire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>