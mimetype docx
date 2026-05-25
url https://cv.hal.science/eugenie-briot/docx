--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -976,165 +976,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine des industries du luxe : Bernardaud et Baccarat à l’heure de la valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mode de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Luxe et patrimoines, 2, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La manufacture de porcelaine Bernardaud, une mémoire industrielle pour Limoges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119260v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01119263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1215,230 +1215,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parfumeur en 1900 : D’un métier inventif à l’invention du métier</w:t>
+                <w:t xml:space="preserve">Innover ou disparaître : les secrets des entreprises centenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Lheureux</w:t>
+                <w:t xml:space="preserve">Eric Godelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252540v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Innover ou disparaître : les secrets des entreprises centenaires</w:t>
+                <w:t xml:space="preserve">hal-03252562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfumeur en 1900 : D’un métier inventif à l’invention du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dubreuil</w:t>
+                <w:t xml:space="preserve">Rosine Lheureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252562v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empires industriels et Etat : le cas du secteur du luxe</w:t>
               </w:r>
@@ -1487,303 +1487,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantity or Expensiveness : Fabrication of a Luxury Industry, the Parisian Perfumery in the 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Columbus, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration vs oxydoréductions : Le métier de parfumeur au XIXe siècle, entre chimie et alchimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Le sens du métier : identité et organisation dans les métiers d’art et d’industrie en France (XVIIe-XXe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, May 2013, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le N°5, numéro gagnant de la parfumerie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Comptabilité; Université de La Rochelle, Mar 2013, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le flacon, vecteur d'image de la parfumerie de luxe parisienne au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Flacons, fioles et fiasques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131654v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01131657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imiter les matières premières naturelles : Les corps odorants de synthèse, voie du luxe et de la démocratisation pour la parfumerie du XIXe siècle</w:t>
               </w:r>
@@ -2246,191 +2246,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fleurs et rhétorique : l'inspiration littéraire dans les publicités pour la parfumerie (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Littérature et publicité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La contrefaçon chez les artisans du luxe : Dispositifs de protection et rôle du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Luxe et contrefaçon : enjeux, défis et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Westford, Jun 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131686v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01131687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ombre sur le rêve asiatique : la contrefaçon des marques horlogères de luxe sur le marché chinois.</w:t>
               </w:r>
@@ -2479,303 +2479,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fargeon, fournisseur de la cour de France au XVIIIe siècle : art et techniques d’un parfumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Corps parés, corps parfumés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La parfumerie française aux expositions universelles de 1889 et 1900 : Fabrique d’une industrie de luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les Expositions universelles en France au XIXe siècle. Techniques, publics, patrimoine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fabriques de Laire, pionnières de la chimie des corps odorants à Calais (1876-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Petites et moyennes entreprises et efficacité entrepreneuriale en Europe du Nord-Ouest (19e-20e siècles)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“To Sell Quantity” or “To Sell Expensive”? French Perfumery in the XIXth Century, the Making of a Luxury Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Managerial Thought and Practice in France, 19th - 21st Centuries, Assessment and Future Prospects »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131689v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01131690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of industrial heritage by French luxury houses : When history of technology meets brand communication</w:t>
               </w:r>
@@ -4006,64 +4006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Godelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5050,173 +5050,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La parfumerie française aux expositions universelles de 1889 et 1900 : Fabrique d’une industrie de luxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Carré; Marie-Sophie Corcy; Christiane Demeulenaere-Douyère; Liliane Hilaire-Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Expositions universelles en France au XIXe siècle : Techniques, publics, patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2012, 9782271073389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fleurs et rhétorique : l’inspiration littéraire dans la publicité pour la parfumerie (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Guellec; Françoise Hache-Bissette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et publicité : de Balzac à Beigbeder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaussen, pp.319-329, 2012, 9782356980540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119272v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01119268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ombre sur le rêve asiatique :la contrefaçon des marques horlogères de luxe sur le marché chinois</w:t>
               </w:r>
@@ -6085,208 +6085,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retailers and consumer changes in Early Modern Europe. England, France, Italy and the Low Countries. Marchands et consommateurs : les mutations de l'Europe moderne. Angleterre, France, Italie, Pays-Bas,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. van Aert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retailers and consumer changes in Early Modern Europe. England, France, Italy and the Low Countries.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00080203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">César Birotteau et ses pairs : Poétiques et mercatique des parfumeurs dans le Paris du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Blondé; Eugénie Briot; Natacha Coquery; Laura Van Aerts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retailers and Consumer Changes in Medieval and Early Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.71-102, 2006, 9782869062115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119288v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00080203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6298,275 +6298,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etre un homme parfumé, c'est pas si facile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernhardt, Monstre sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme un parfum d'aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens interdit ou sens unique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357714v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01357711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La beauté en 2062</w:t>
               </w:r>
@@ -7642,159 +7642,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre injonction de l’hygiène et morale des apparences : enjeux et pratiques du corps parfumé au XIXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNAM. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paris arbitre du bon goût et des élégances olfactives : affirmation et sacre d’une capitale de la parfumerie au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131719v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01131721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine industriel dans le secteur du luxe : valorisation, communication et muséologie</w:t>
               </w:r>
@@ -8015,51 +8015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zouaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.02.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soulmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2809-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018266ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lheureux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup St&#233;phanie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/collection-chroniques/la-fabrique-des-parfums-eugenie-briot/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blond&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Aert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1249/9782706124211/Management%20des%20services" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Laire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zouaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nessark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.02.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01539725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soulmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2809-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Briot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018266ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lheureux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup St&#233;phanie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/collection-chroniques/la-fabrique-des-parfums-eugenie-briot/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blond&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Aert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1249/9782706124211/Management%20des%20services" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Laire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>