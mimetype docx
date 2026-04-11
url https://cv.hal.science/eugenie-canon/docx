--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie CANON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult body weight is programmed by a redox-regulated and energy-dependent process during the pronuclear stage in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebukhan Derya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal diabetes on embryonic DNA methylation in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knelangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kradolfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Conference of Physiology and Pathology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Veterinärmedizinische Gesellschaft. DEU., 2017, Munich, Germany. 64 p., </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extracellular heat shock protein HSPA8 increases the development of the mouse zygote cultured in absence of carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldarmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Moeinvaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique temporelle des signaux calciques dans l'embryon précoce de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modification du rapport NADH/NAD+ cytosolique durant la fécondation modifie la croissance des animaux et le poids de l'adulte chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques calciques de la fécondation: couplage entre approche expérimentale et de modélisation pour identifier l'origine des effets à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadine Jampy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS 46th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. Reproduction, Fertility and Development, 32, pp.125-244, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is maternal diabetes causing a delay in embryo development through hypoblast underdevelopment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knelangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kradolfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. , 2017, COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM » Final conference - Advances on large animal models: bridging the gap between biomedical research and clinical translation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CRB Anim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of DNA methylation role periconceptional programming in early stage embryos from rabbit diabetic pregnancy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gurke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal insulin-dependent diabetes mellitus changes DNA methylation pattern at Oct4 promotor in rabbit blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gurke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG/MC/Scientific Meeting of Action BM1308 "Sharing advances on large animal models" - SALAAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation of the POU5F1 regulatory region in rabbit first embryonic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie CANON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult body weight is programmed by a redox-regulated and energy-dependent process during the pronuclear stage in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebukhan Derya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal diabetes on embryonic DNA methylation in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knelangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kradolfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Conference of Physiology and Pathology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Veterinärmedizinische Gesellschaft. DEU., 2017, Munich, Germany. 64 p., </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extracellular heat shock protein HSPA8 increases the development of the mouse zygote cultured in absence of carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldarmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Moeinvaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique temporelle des signaux calciques dans l'embryon précoce de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modification du rapport NADH/NAD+ cytosolique durant la fécondation modifie la croissance des animaux et le poids de l'adulte chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques calciques de la fécondation: couplage entre approche expérimentale et de modélisation pour identifier l'origine des effets à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadine Jampy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS 46th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. Reproduction, Fertility and Development, 32, pp.125-244, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is maternal diabetes causing a delay in embryo development through hypoblast underdevelopment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knelangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kradolfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. , 2017, COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM » Final conference - Advances on large animal models: bridging the gap between biomedical research and clinical translation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CRB Anim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of DNA methylation role periconceptional programming in early stage embryos from rabbit diabetic pregnancy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gurke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal insulin-dependent diabetes mellitus changes DNA methylation pattern at Oct4 promotor in rabbit blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gurke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG/MC/Scientific Meeting of Action BM1308 "Sharing advances on large animal models" - SALAAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation of the POU5F1 regulatory region in rabbit first embryonic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Schultz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Grybel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knelangen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kradolfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendzialek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12909" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldarmahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Moeinvaziri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Grybel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pendzialek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grybel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gurke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295269_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Schultz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Grybel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knelangen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kradolfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendzialek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12909" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldarmahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Moeinvaziri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Grybel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pendzialek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grybel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gurke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295269_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>