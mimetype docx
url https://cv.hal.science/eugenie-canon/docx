--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie CANON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult body weight is programmed by a redox-regulated and energy-dependent process during the pronuclear stage in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebukhan Derya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal diabetes on embryonic DNA methylation in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knelangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kradolfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Conference of Physiology and Pathology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Veterinärmedizinische Gesellschaft. DEU., 2017, Munich, Germany. 64 p., </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extracellular heat shock protein HSPA8 increases the development of the mouse zygote cultured in absence of carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldarmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Moeinvaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique temporelle des signaux calciques dans l'embryon précoce de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modification du rapport NADH/NAD+ cytosolique durant la fécondation modifie la croissance des animaux et le poids de l'adulte chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques calciques de la fécondation: couplage entre approche expérimentale et de modélisation pour identifier l'origine des effets à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadine Jampy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS 46th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. Reproduction, Fertility and Development, 32, pp.125-244, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is maternal diabetes causing a delay in embryo development through hypoblast underdevelopment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knelangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kradolfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. , 2017, COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM » Final conference - Advances on large animal models: bridging the gap between biomedical research and clinical translation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CRB Anim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of DNA methylation role periconceptional programming in early stage embryos from rabbit diabetic pregnancy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gurke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal insulin-dependent diabetes mellitus changes DNA methylation pattern at Oct4 promotor in rabbit blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gurke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG/MC/Scientific Meeting of Action BM1308 "Sharing advances on large animal models" - SALAAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation of the POU5F1 regulatory region in rabbit first embryonic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie CANON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult body weight is programmed by a redox-regulated and energy-dependent process during the pronuclear stage in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebukhan Derya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal diabetes on embryonic DNA methylation in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knelangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kradolfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Conference of Physiology and Pathology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Veterinärmedizinische Gesellschaft. DEU., 2017, Munich, Germany. 64 p., </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extracellular heat shock protein HSPA8 increases the development of the mouse zygote cultured in absence of carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldarmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Moeinvaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique temporelle des signaux calciques dans l'embryon précoce de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modification du rapport NADH/NAD+ cytosolique durant la fécondation modifie la croissance des animaux et le poids de l'adulte chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques calciques de la fécondation: couplage entre approche expérimentale et de modélisation pour identifier l'origine des effets à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Cancela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 39th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadine Jampy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS 46th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. Reproduction, Fertility and Development, 32, pp.125-244, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is maternal diabetes causing a delay in embryo development through hypoblast underdevelopment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knelangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kradolfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. , 2017, COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM » Final conference - Advances on large animal models: bridging the gap between biomedical research and clinical translation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CRB Anim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal insulin-dependent diabetes mellitus changes DNA methylation pattern at Oct4 promotor in rabbit blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gurke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG/MC/Scientific Meeting of Action BM1308 "Sharing advances on large animal models" - SALAAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of DNA methylation role periconceptional programming in early stage embryos from rabbit diabetic pregnancy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grybel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Pendzialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gurke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation of the POU5F1 regulatory region in rabbit first embryonic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 76 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Schultz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Grybel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knelangen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kradolfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendzialek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12909" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldarmahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Moeinvaziri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Grybel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pendzialek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grybel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gurke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295269_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Schultz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Grybel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knelangen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kradolfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendzialek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12909" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldarmahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Moeinvaziri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cancela" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Grybel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pendzialek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grybel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gurke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295269_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>