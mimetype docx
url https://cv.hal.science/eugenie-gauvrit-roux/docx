--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie Gauvrit Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of bowhunting in Magdalenian antler points: Comment on Langley and Lombard (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 70, pp.105598. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into Late Glacial fire-making toolkits: Two chert strike-a-lights at Le Colombier II rock shelter (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.105528. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Aguilhon Saint-Marcel-d’Ardèche Retour sur la question gravettienne dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Beringian Traditions: Functioning and Economy of the Stone Toolkit from Swan Point CZ4b, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aaq.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Aguilhon, Saint-Marcel-d’Ardèche. Retour sur la question gravettienne dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Discovered Remains of a Late Upper Paleolithic Dwelling in the Northern Baikal Area: Cultural Horizon 3/2 at Kovrizhka IV on the Vitim River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Teten’kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I Demonterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Razgildeeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia / Arkheologija, Ehtnografija i Antropologija Evrazii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17746/1563-0110.2024.52.1.047-057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experiment and ethnoarchaeology to differentiate the surface conditions of animal hides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprawozdania Archeologiczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (1), pp.53-70. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23858/SA/76.2024.1.3624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pressure knapping microblade technologies in Japan: functioning and economy of stone tools at Pirika, Hokkaido Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.140-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Dynamics of Magdalenian Hunter-Gatherers: Functional Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0274819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et économie des armes de chasse magdaléniennes de la grotte Tastet (Pyrénées-Atlantiques), de la Marche (Vienne) et de la grotte Blanchard (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.579-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire du site moustérien récent de la Route de Jaunour à Boulazac Isle Manoire (Dordogne, France) : premiers résultats et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.96-125. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.6104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which uses for the Late Glacial microblades of Eastern Siberia? Functional analysis of the lithic assemblage of Kovrizhka IV, level 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei V. Teten'Kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Известия Лаборатории древних технологий</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03298749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Magdalenian hunting equipment through experimentation and functional analysis of backed bladelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Yahemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 554, pp.107-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des comportements techniques au Magdalénien moyen ancien dans le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Corrélations chrono-stratigraphiques et connexions culturelles au cours du Magdalénien entre l’Espagne cantabrique et le Sud-Ouest de la France… et au-delà, Actes de la séance de la Société Préhistorique Française, Session XVII-2 du XVIIIe Congrès de l’UISPP, Paris, 6 juin 2018, Paris (15), pp.377‑409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocher in Late Paleolithic Contexts at the Kovrizhka IV Site, the Baikal-Patom Highlands (Eastern Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V Tetenkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I Demonterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia (Russian-language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (3), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17746/1563-0102.2020.48.3.033-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la peau au Magdalénien moyen ancien. Analyse techno-fonctionnelle des grattoirs de la Marche (Lussac-les-Châteaux, Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.647-675. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter la peau et la viande : cas ethnographiques et implications pour le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CREAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chantal Leroyer, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et spécificités de deux traditions microlithiques : le Magdalénien moyen en France et les productions lamellaires par pression sur le pourtour du détroit de Béring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’équipe H-Envi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Langlais; Véronique Laroulandie, Feb 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging current perspectives on Late Pleistocene stone toolkits across Beringia through use-wear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Society for American Archaeology, 89th Annual Meeting, Session : Current research and challenges in arctic and subarctic cultural heritage studiesApril 17-21, 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elie Pinta; Héloïg Barbel Le Page; Constance Thirouard, Apr 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et spécificités de deux traditions microlithiques à la fin de la dernière période glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l'équipe SMP3C, TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Discamps, Élise Tartar, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières technologies lamellaires par pression : Perspective techno-fonctionnelle macro-régionale (Hokkaïdō, Sibérie, Alaska)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire, Séminaire Master Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Vinet; Benoît Longet, Apr 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers débitages par pression (Hokkaïdō, Sibérie, Alaska)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Anthropologie, Séminaire Master Archéologie, Sciences pour l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Pesesse, Nov 2023, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Swan Point CZ4b Microblade Assemblage through Comparison of Microblade and Burin Technologies in Beringia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change. 49th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AkAA Alaska Anthropological Association, Feb 2022, Fairbanks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Insight into the Function of Prehistoric Stone Tools in Imakane (Hokkaido) during the Last Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Pirika Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Miyamoto, Nov 2022, Imakane, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Microblade Technologies. A Macro-Regional Functional Perspective of the Stone Toolkit from Hokkaido, Eastern Siberia, and Central Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Terasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teten’kin Aleksei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microblade Technology and Prehistoric Hunter-Gatherer Adaptation in Alaska, Siberia and Northern Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun Takakura, Dec 2022, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modelling of Prehistoric Technical Gestures through Monitored Controlled Experimentation and 3D Optical Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Pfleging</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Iovita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siberian Toolkit in Alaska. Investigating the Traditions of the Early Societies of Alaska at Swan Point CZ4b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation of west-central France between 19 and 17.5 ky cal. BP: which cultural adaptations to the Heinrich 1 cold event? Technological and functional approach of the lithic industry of la Marche (Vienne) and la Garenne (Indre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PACE. Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les variations des comportements techniques au Magdalénien moyen ancien. Le cas du Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et territoires des groupes magdaléniens entre Atlantique et Rhône durant le Tardiglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des comportements techniques au début du Magdalénien moyen dans le Centre-Ouest de la France : Analyse technologique et fonctionnelle de l’industrie lithique de la Marche (Vienne) et de la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportements techniques au Magdalénien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des comportements techniques au Magdalénien moyen dans le Centre-Ouest de la France. L’industrie lithique de la Marche (Vienne) et de la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès UISPP 2018, XVII-2 - Magdalenian Phases in Cantabria and Aquitaine : What are we talking about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological perspectives to differentiate states of hide based on experimentation and ethnoarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA Conference 2018 - Beyond use-wear traces : Tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Beyries, Caroline Hamon andYolaine Maigrot, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection around diagnostic impact scars based on experiments and analysis of backed bladelets from the Middle Magdalenian Period (la Marche, Vienne and la Grotte Blanchard, Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cattin Marie-Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahemdi Ismaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international AWRANA 2018 - Beyond use-wear traces : Tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the VAPOR-Afar project: paleoenviroment, human settlement and obsidian circulation in the Late Stone Age and Ceramic Neolithic of the lake Abhe basin, Lower Awash, Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution : An International Research Seminar in Eastern Africa. Paleobiodiversity, Paleobiology, Prehistory, Paleoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, National Museum, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microlithisme au Paléolithique supérieur. Rôle fonctionnel des lamelles brutes et retouchées : enjeu et questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction d'un site à productions d'ordre symbolique au Magdalénien moyen. Résultats préliminaires de l'analyse fonctionnelle de l'industrie lithique du site de La Marche, Lussac-les-Châteaux, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire préhistoire et ethnoarchéologie: systèmes techniques - espaces sociaux - transferts, CEPAM : Industries lithiques : matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site function of a Middle Magdalenian site with symbolic productions: preliminary results of La Marche stone tools functional analysis (Lussac-les-Châteaux, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. XIX International Rock Art Conference IFRAO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caceres-Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide-working in the Middle Magdalenian: preliminary results of stone tool functional analysis of La Marche (Lussac-les-Châteaux, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. AWRANA 2015 - Connecting people and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microscopie électronique pour remonter le temps - Exemples d’intégration du MEB et du MEB-EDS à la panoplie analytique de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. Journées thématiques du GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de conservation de la peau et de la viande animale : cas ethnographiques et implications pour le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : Tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Magdalenian Flint Toolkit to Engrave and Sculpt the Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Adaptability to Late Glacial Environments. New Perspectives from Analysis of Procurement, Production, and Use of Stone Tools of Swan Point CZ4b, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change. 49th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction et production de l'outillage lithique dans un campement d'hiver en Sibérie orientale il y a 19 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teten’kin Aleksei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Jeunes Chercheur.se.s Préhistoire, Paléoenvironnements et Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lichens (Late Pleistocene hunter-gatherer adaptations to tundra environments of North Baikal Siberia) project: aims and first results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., GUIAVARC'H M., MALGARINI R., PUAUD S. (2024) – APP « Abri du Colombier II », Rapport d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2025, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., MALGARINI R., PUAUD S. (2023) – APP « Abri du Colombier II », Rapport d’activité 2023, DRAC Auvergne-Rhône-Alpes, 77 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Malgarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de Route de Jaunour, Boulazac-Isle-Manoire, Dordogne (24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléotime. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turq Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of the flaked lithic industry of Popovsky Lug II, Grave 1, Irkutsk Oblast, Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 7264 CEPAM, France; IRNITU, Irkutsk Technical State University, Russian Federation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : géomorphologie, topographie et études complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bramoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of the lithic industry of Kovrishka IV, Irkutsk Oblast, Siberia (layers 6 and 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 7264 CEPAM, France; IRNITU, Irkutsk Technical State University, Russian Federation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements techniques au Magdalénien moyen ancien. Approche techno-fonctionnelle de l’industrie lithique de deux gisements du Centre Ouest de la France : la Marche (Vienne) et la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Côte d'Azur, Nice, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie Gauvrit Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of bowhunting in Magdalenian antler points: Comment on Langley and Lombard (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 70, pp.105598. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into Late Glacial fire-making toolkits: Two chert strike-a-lights at Le Colombier II rock shelter (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.105528. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Aguilhon Saint-Marcel-d’Ardèche Retour sur la question gravettienne dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Beringian Traditions: Functioning and Economy of the Stone Toolkit from Swan Point CZ4b, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aaq.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Discovered Remains of a Late Upper Paleolithic Dwelling in the Northern Baikal Area: Cultural Horizon 3/2 at Kovrizhka IV on the Vitim River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Teten’kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I Demonterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Razgildeeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia / Arkheologija, Ehtnografija i Antropologija Evrazii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17746/1563-0110.2024.52.1.047-057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Aguilhon, Saint-Marcel-d’Ardèche. Retour sur la question gravettienne dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experiment and ethnoarchaeology to differentiate the surface conditions of animal hides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprawozdania Archeologiczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (1), pp.53-70. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23858/SA/76.2024.1.3624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pressure knapping microblade technologies in Japan: functioning and economy of stone tools at Pirika, Hokkaido Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.140-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Dynamics of Magdalenian Hunter-Gatherers: Functional Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0274819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et économie des armes de chasse magdaléniennes de la grotte Tastet (Pyrénées-Atlantiques), de la Marche (Vienne) et de la grotte Blanchard (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.579-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire du site moustérien récent de la Route de Jaunour à Boulazac Isle Manoire (Dordogne, France) : premiers résultats et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.96-125. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.6104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which uses for the Late Glacial microblades of Eastern Siberia? Functional analysis of the lithic assemblage of Kovrizhka IV, level 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei V. Teten'Kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Известия Лаборатории древних технологий</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03298749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Magdalenian hunting equipment through experimentation and functional analysis of backed bladelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Yahemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 554, pp.107-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des comportements techniques au Magdalénien moyen ancien dans le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Corrélations chrono-stratigraphiques et connexions culturelles au cours du Magdalénien entre l’Espagne cantabrique et le Sud-Ouest de la France… et au-delà, Actes de la séance de la Société Préhistorique Française, Session XVII-2 du XVIIIe Congrès de l’UISPP, Paris, 6 juin 2018, Paris (15), pp.377‑409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocher in Late Paleolithic Contexts at the Kovrizhka IV Site, the Baikal-Patom Highlands (Eastern Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V Tetenkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I Demonterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia (Russian-language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (3), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17746/1563-0102.2020.48.3.033-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la peau au Magdalénien moyen ancien. Analyse techno-fonctionnelle des grattoirs de la Marche (Lussac-les-Châteaux, Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.647-675. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et spécificités de deux traditions microlithiques à la fin de la dernière période glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l'équipe SMP3C, TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Discamps, Élise Tartar, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter la peau et la viande : cas ethnographiques et implications pour le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CREAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chantal Leroyer, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et spécificités de deux traditions microlithiques : le Magdalénien moyen en France et les productions lamellaires par pression sur le pourtour du détroit de Béring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’équipe H-Envi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Langlais; Véronique Laroulandie, Feb 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging current perspectives on Late Pleistocene stone toolkits across Beringia through use-wear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Society for American Archaeology, 89th Annual Meeting, Session : Current research and challenges in arctic and subarctic cultural heritage studiesApril 17-21, 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elie Pinta; Héloïg Barbel Le Page; Constance Thirouard, Apr 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières technologies lamellaires par pression : Perspective techno-fonctionnelle macro-régionale (Hokkaïdō, Sibérie, Alaska)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire, Séminaire Master Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Vinet; Benoît Longet, Apr 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers débitages par pression (Hokkaïdō, Sibérie, Alaska)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Anthropologie, Séminaire Master Archéologie, Sciences pour l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Pesesse, Nov 2023, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Swan Point CZ4b Microblade Assemblage through Comparison of Microblade and Burin Technologies in Beringia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change. 49th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AkAA Alaska Anthropological Association, Feb 2022, Fairbanks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Insight into the Function of Prehistoric Stone Tools in Imakane (Hokkaido) during the Last Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Pirika Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Miyamoto, Nov 2022, Imakane, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Microblade Technologies. A Macro-Regional Functional Perspective of the Stone Toolkit from Hokkaido, Eastern Siberia, and Central Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Terasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teten’kin Aleksei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microblade Technology and Prehistoric Hunter-Gatherer Adaptation in Alaska, Siberia and Northern Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun Takakura, Dec 2022, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modelling of Prehistoric Technical Gestures through Monitored Controlled Experimentation and 3D Optical Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Pfleging</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Iovita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siberian Toolkit in Alaska. Investigating the Traditions of the Early Societies of Alaska at Swan Point CZ4b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les variations des comportements techniques au Magdalénien moyen ancien. Le cas du Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et territoires des groupes magdaléniens entre Atlantique et Rhône durant le Tardiglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation of west-central France between 19 and 17.5 ky cal. BP: which cultural adaptations to the Heinrich 1 cold event? Technological and functional approach of the lithic industry of la Marche (Vienne) and la Garenne (Indre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PACE. Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection around diagnostic impact scars based on experiments and analysis of backed bladelets from the Middle Magdalenian Period (la Marche, Vienne and la Grotte Blanchard, Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cattin Marie-Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahemdi Ismaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international AWRANA 2018 - Beyond use-wear traces : Tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des comportements techniques au début du Magdalénien moyen dans le Centre-Ouest de la France : Analyse technologique et fonctionnelle de l’industrie lithique de la Marche (Vienne) et de la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportements techniques au Magdalénien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des comportements techniques au Magdalénien moyen dans le Centre-Ouest de la France. L’industrie lithique de la Marche (Vienne) et de la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès UISPP 2018, XVII-2 - Magdalenian Phases in Cantabria and Aquitaine : What are we talking about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological perspectives to differentiate states of hide based on experimentation and ethnoarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA Conference 2018 - Beyond use-wear traces : Tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Beyries, Caroline Hamon andYolaine Maigrot, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the VAPOR-Afar project: paleoenviroment, human settlement and obsidian circulation in the Late Stone Age and Ceramic Neolithic of the lake Abhe basin, Lower Awash, Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution : An International Research Seminar in Eastern Africa. Paleobiodiversity, Paleobiology, Prehistory, Paleoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, National Museum, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microlithisme au Paléolithique supérieur. Rôle fonctionnel des lamelles brutes et retouchées : enjeu et questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide-working in the Middle Magdalenian: preliminary results of stone tool functional analysis of La Marche (Lussac-les-Châteaux, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. AWRANA 2015 - Connecting people and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction d'un site à productions d'ordre symbolique au Magdalénien moyen. Résultats préliminaires de l'analyse fonctionnelle de l'industrie lithique du site de La Marche, Lussac-les-Châteaux, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire préhistoire et ethnoarchéologie: systèmes techniques - espaces sociaux - transferts, CEPAM : Industries lithiques : matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site function of a Middle Magdalenian site with symbolic productions: preliminary results of La Marche stone tools functional analysis (Lussac-les-Châteaux, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. XIX International Rock Art Conference IFRAO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caceres-Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microscopie électronique pour remonter le temps - Exemples d’intégration du MEB et du MEB-EDS à la panoplie analytique de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. Journées thématiques du GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de conservation de la peau et de la viande animale : cas ethnographiques et implications pour le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : Tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Adaptability to Late Glacial Environments. New Perspectives from Analysis of Procurement, Production, and Use of Stone Tools of Swan Point CZ4b, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change. 49th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Magdalenian Flint Toolkit to Engrave and Sculpt the Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction et production de l'outillage lithique dans un campement d'hiver en Sibérie orientale il y a 19 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teten’kin Aleksei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Jeunes Chercheur.se.s Préhistoire, Paléoenvironnements et Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lichens (Late Pleistocene hunter-gatherer adaptations to tundra environments of North Baikal Siberia) project: aims and first results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., GUIAVARC'H M., MALGARINI R., PUAUD S. (2024) – APP « Abri du Colombier II », Rapport d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2025, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., MALGARINI R., PUAUD S. (2023) – APP « Abri du Colombier II », Rapport d’activité 2023, DRAC Auvergne-Rhône-Alpes, 77 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Malgarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turq Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de Route de Jaunour, Boulazac-Isle-Manoire, Dordogne (24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléotime. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of the lithic industry of Kovrishka IV, Irkutsk Oblast, Siberia (layers 6 and 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 7264 CEPAM, France; IRNITU, Irkutsk Technical State University, Russian Federation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of the flaked lithic industry of Popovsky Lug II, Grave 1, Irkutsk Oblast, Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 7264 CEPAM, France; IRNITU, Irkutsk Technical State University, Russian Federation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : géomorphologie, topographie et études complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bramoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements techniques au Magdalénien moyen ancien. Approche techno-fonctionnelle de l’industrie lithique de deux gisements du Centre Ouest de la France : la Marche (Vienne) et la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Côte d'Azur, Nice, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hirasawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2024.10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Teten&#8217;kin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I Demonterova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Razgildeeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/1563-0110.2024.52.1.047-057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/SA/76.2024.1.3624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas Plantey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei V. Teten'Kin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007064v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Cattin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Yahemdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Tetenkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V Kaneva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauvrit Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/1563-0102.2020.48.3.033-042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14943" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Holmes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Terasaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teten&#8217;kin Aleksei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pfleging" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iovita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattin Marie-Isabelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahemdi Isma&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03018902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hirasawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2024.10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Teten&#8217;kin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I Demonterova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Razgildeeva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/1563-0110.2024.52.1.047-057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/SA/76.2024.1.3624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas Plantey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei V. Teten'Kin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007064v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Cattin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Yahemdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Tetenkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V Kaneva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauvrit Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/1563-0102.2020.48.3.033-042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14943" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Holmes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Terasaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teten&#8217;kin Aleksei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pfleging" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iovita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattin Marie-Isabelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahemdi Isma&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03018902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>