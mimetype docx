--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie Gauvrit Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of bowhunting in Magdalenian antler points: Comment on Langley and Lombard (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 70, pp.105598. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into Late Glacial fire-making toolkits: Two chert strike-a-lights at Le Colombier II rock shelter (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.105528. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Aguilhon Saint-Marcel-d’Ardèche Retour sur la question gravettienne dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Beringian Traditions: Functioning and Economy of the Stone Toolkit from Swan Point CZ4b, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aaq.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Discovered Remains of a Late Upper Paleolithic Dwelling in the Northern Baikal Area: Cultural Horizon 3/2 at Kovrizhka IV on the Vitim River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Teten’kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I Demonterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Razgildeeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia / Arkheologija, Ehtnografija i Antropologija Evrazii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17746/1563-0110.2024.52.1.047-057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Aguilhon, Saint-Marcel-d’Ardèche. Retour sur la question gravettienne dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experiment and ethnoarchaeology to differentiate the surface conditions of animal hides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprawozdania Archeologiczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (1), pp.53-70. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23858/SA/76.2024.1.3624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pressure knapping microblade technologies in Japan: functioning and economy of stone tools at Pirika, Hokkaido Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.140-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Dynamics of Magdalenian Hunter-Gatherers: Functional Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0274819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et économie des armes de chasse magdaléniennes de la grotte Tastet (Pyrénées-Atlantiques), de la Marche (Vienne) et de la grotte Blanchard (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.579-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire du site moustérien récent de la Route de Jaunour à Boulazac Isle Manoire (Dordogne, France) : premiers résultats et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.96-125. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.6104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which uses for the Late Glacial microblades of Eastern Siberia? Functional analysis of the lithic assemblage of Kovrizhka IV, level 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei V. Teten'Kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Известия Лаборатории древних технологий</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03298749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Magdalenian hunting equipment through experimentation and functional analysis of backed bladelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Yahemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 554, pp.107-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des comportements techniques au Magdalénien moyen ancien dans le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Corrélations chrono-stratigraphiques et connexions culturelles au cours du Magdalénien entre l’Espagne cantabrique et le Sud-Ouest de la France… et au-delà, Actes de la séance de la Société Préhistorique Française, Session XVII-2 du XVIIIe Congrès de l’UISPP, Paris, 6 juin 2018, Paris (15), pp.377‑409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocher in Late Paleolithic Contexts at the Kovrizhka IV Site, the Baikal-Patom Highlands (Eastern Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V Tetenkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I Demonterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia (Russian-language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (3), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17746/1563-0102.2020.48.3.033-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la peau au Magdalénien moyen ancien. Analyse techno-fonctionnelle des grattoirs de la Marche (Lussac-les-Châteaux, Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.647-675. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et spécificités de deux traditions microlithiques à la fin de la dernière période glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l'équipe SMP3C, TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Discamps, Élise Tartar, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter la peau et la viande : cas ethnographiques et implications pour le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CREAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chantal Leroyer, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et spécificités de deux traditions microlithiques : le Magdalénien moyen en France et les productions lamellaires par pression sur le pourtour du détroit de Béring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’équipe H-Envi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Langlais; Véronique Laroulandie, Feb 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging current perspectives on Late Pleistocene stone toolkits across Beringia through use-wear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Society for American Archaeology, 89th Annual Meeting, Session : Current research and challenges in arctic and subarctic cultural heritage studiesApril 17-21, 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elie Pinta; Héloïg Barbel Le Page; Constance Thirouard, Apr 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières technologies lamellaires par pression : Perspective techno-fonctionnelle macro-régionale (Hokkaïdō, Sibérie, Alaska)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire, Séminaire Master Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Vinet; Benoît Longet, Apr 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers débitages par pression (Hokkaïdō, Sibérie, Alaska)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Anthropologie, Séminaire Master Archéologie, Sciences pour l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Pesesse, Nov 2023, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Swan Point CZ4b Microblade Assemblage through Comparison of Microblade and Burin Technologies in Beringia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change. 49th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AkAA Alaska Anthropological Association, Feb 2022, Fairbanks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Insight into the Function of Prehistoric Stone Tools in Imakane (Hokkaido) during the Last Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Pirika Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Miyamoto, Nov 2022, Imakane, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Microblade Technologies. A Macro-Regional Functional Perspective of the Stone Toolkit from Hokkaido, Eastern Siberia, and Central Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Terasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teten’kin Aleksei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microblade Technology and Prehistoric Hunter-Gatherer Adaptation in Alaska, Siberia and Northern Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun Takakura, Dec 2022, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modelling of Prehistoric Technical Gestures through Monitored Controlled Experimentation and 3D Optical Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Pfleging</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Iovita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siberian Toolkit in Alaska. Investigating the Traditions of the Early Societies of Alaska at Swan Point CZ4b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les variations des comportements techniques au Magdalénien moyen ancien. Le cas du Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et territoires des groupes magdaléniens entre Atlantique et Rhône durant le Tardiglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation of west-central France between 19 and 17.5 ky cal. BP: which cultural adaptations to the Heinrich 1 cold event? Technological and functional approach of the lithic industry of la Marche (Vienne) and la Garenne (Indre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PACE. Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection around diagnostic impact scars based on experiments and analysis of backed bladelets from the Middle Magdalenian Period (la Marche, Vienne and la Grotte Blanchard, Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cattin Marie-Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahemdi Ismaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international AWRANA 2018 - Beyond use-wear traces : Tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des comportements techniques au début du Magdalénien moyen dans le Centre-Ouest de la France : Analyse technologique et fonctionnelle de l’industrie lithique de la Marche (Vienne) et de la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportements techniques au Magdalénien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des comportements techniques au Magdalénien moyen dans le Centre-Ouest de la France. L’industrie lithique de la Marche (Vienne) et de la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès UISPP 2018, XVII-2 - Magdalenian Phases in Cantabria and Aquitaine : What are we talking about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological perspectives to differentiate states of hide based on experimentation and ethnoarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA Conference 2018 - Beyond use-wear traces : Tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Beyries, Caroline Hamon andYolaine Maigrot, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the VAPOR-Afar project: paleoenviroment, human settlement and obsidian circulation in the Late Stone Age and Ceramic Neolithic of the lake Abhe basin, Lower Awash, Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution : An International Research Seminar in Eastern Africa. Paleobiodiversity, Paleobiology, Prehistory, Paleoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, National Museum, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microlithisme au Paléolithique supérieur. Rôle fonctionnel des lamelles brutes et retouchées : enjeu et questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide-working in the Middle Magdalenian: preliminary results of stone tool functional analysis of La Marche (Lussac-les-Châteaux, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. AWRANA 2015 - Connecting people and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction d'un site à productions d'ordre symbolique au Magdalénien moyen. Résultats préliminaires de l'analyse fonctionnelle de l'industrie lithique du site de La Marche, Lussac-les-Châteaux, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire préhistoire et ethnoarchéologie: systèmes techniques - espaces sociaux - transferts, CEPAM : Industries lithiques : matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site function of a Middle Magdalenian site with symbolic productions: preliminary results of La Marche stone tools functional analysis (Lussac-les-Châteaux, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. XIX International Rock Art Conference IFRAO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caceres-Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microscopie électronique pour remonter le temps - Exemples d’intégration du MEB et du MEB-EDS à la panoplie analytique de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. Journées thématiques du GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de conservation de la peau et de la viande animale : cas ethnographiques et implications pour le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : Tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Adaptability to Late Glacial Environments. New Perspectives from Analysis of Procurement, Production, and Use of Stone Tools of Swan Point CZ4b, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change. 49th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Magdalenian Flint Toolkit to Engrave and Sculpt the Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction et production de l'outillage lithique dans un campement d'hiver en Sibérie orientale il y a 19 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teten’kin Aleksei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Jeunes Chercheur.se.s Préhistoire, Paléoenvironnements et Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lichens (Late Pleistocene hunter-gatherer adaptations to tundra environments of North Baikal Siberia) project: aims and first results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., GUIAVARC'H M., MALGARINI R., PUAUD S. (2024) – APP « Abri du Colombier II », Rapport d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2025, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., MALGARINI R., PUAUD S. (2023) – APP « Abri du Colombier II », Rapport d’activité 2023, DRAC Auvergne-Rhône-Alpes, 77 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Malgarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turq Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de Route de Jaunour, Boulazac-Isle-Manoire, Dordogne (24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléotime. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of the lithic industry of Kovrishka IV, Irkutsk Oblast, Siberia (layers 6 and 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 7264 CEPAM, France; IRNITU, Irkutsk Technical State University, Russian Federation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of the flaked lithic industry of Popovsky Lug II, Grave 1, Irkutsk Oblast, Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 7264 CEPAM, France; IRNITU, Irkutsk Technical State University, Russian Federation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : géomorphologie, topographie et études complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bramoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements techniques au Magdalénien moyen ancien. Approche techno-fonctionnelle de l’industrie lithique de deux gisements du Centre Ouest de la France : la Marche (Vienne) et la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Côte d'Azur, Nice, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie Gauvrit Roux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of bowhunting in Magdalenian antler points: Comment on Langley and Lombard (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 70, pp.105598. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into Late Glacial fire-making toolkits: Two chert strike-a-lights at Le Colombier II rock shelter (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.105528. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Aguilhon Saint-Marcel-d’Ardèche Retour sur la question gravettienne dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Beringian Traditions: Functioning and Economy of the Stone Toolkit from Swan Point CZ4b, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aaq.2024.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Discovered Remains of a Late Upper Paleolithic Dwelling in the Northern Baikal Area: Cultural Horizon 3/2 at Kovrizhka IV on the Vitim River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Teten’kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I Demonterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Razgildeeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia / Arkheologija, Ehtnografija i Antropologija Evrazii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17746/1563-0110.2024.52.1.047-057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas Aguilhon, Saint-Marcel-d’Ardèche. Retour sur la question gravettienne dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experiment and ethnoarchaeology to differentiate the surface conditions of animal hides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprawozdania Archeologiczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (1), pp.53-70. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23858/SA/76.2024.1.3624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pressure knapping microblade technologies in Japan: functioning and economy of stone tools at Pirika, Hokkaido Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.140-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Economic Dynamics of Magdalenian Hunter-Gatherers: Functional Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0274819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et économie des armes de chasse magdaléniennes de la grotte Tastet (Pyrénées-Atlantiques), de la Marche (Vienne) et de la grotte Blanchard (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.579-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire du site moustérien récent de la Route de Jaunour à Boulazac Isle Manoire (Dordogne, France) : premiers résultats et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.96-125. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.6104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which uses for the Late Glacial microblades of Eastern Siberia? Functional analysis of the lithic assemblage of Kovrizhka IV, level 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei V. Teten'Kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Известия Лаборатории древних технологий</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03298749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Magdalenian hunting equipment through experimentation and functional analysis of backed bladelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Yahemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 554, pp.107-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des comportements techniques au Magdalénien moyen ancien dans le Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Corrélations chrono-stratigraphiques et connexions culturelles au cours du Magdalénien entre l’Espagne cantabrique et le Sud-Ouest de la France… et au-delà, Actes de la séance de la Société Préhistorique Française, Session XVII-2 du XVIIIe Congrès de l’UISPP, Paris, 6 juin 2018, Paris (15), pp.377‑409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocher in Late Paleolithic Contexts at the Kovrizhka IV Site, the Baikal-Patom Highlands (Eastern Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V Tetenkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I Demonterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V Kaneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia (Russian-language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (3), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17746/1563-0102.2020.48.3.033-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la peau au Magdalénien moyen ancien. Analyse techno-fonctionnelle des grattoirs de la Marche (Lussac-les-Châteaux, Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.647-675. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, performance, and durability of Magdalenian weapons: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA26 – Breaking Patterns in Archaeology, 4th International Conference on Wear and Residue Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Niccolò Mazzucco, Apr 2026, Pise (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian Procurement and Use at the Broken Mammoth Site (Interior Alaska), Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Papile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben A. Potter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Northwest Anthropological Conference/Alaska Anthropological Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Bellingham, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Motion to Microwear: Refining the Experimental Relationship between Gesture Dynamics and Hafting in Hide-Scraping Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Pfleging</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Iovita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA26 – Breaking Patterns in Archaeology, 4th International Conference on Wear and Residue Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Niccolò Mazzucco, Apr 2026, Pise (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Anthropologie bis Ergonomie: eine Methode zur Evaluation der menschlichen Belastung durch handwerkliche Werkzeuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Pfleging</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Iovita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72 Frühjahrskongress der Gesellschaft für Arbeitswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Sträter, Mar 2026, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter la peau et la viande : cas ethnographiques et implications pour le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CREAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chantal Leroyer, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et spécificités de deux traditions microlithiques : le Magdalénien moyen en France et les productions lamellaires par pression sur le pourtour du détroit de Béring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’équipe H-Envi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Langlais; Véronique Laroulandie, Feb 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging current perspectives on Late Pleistocene stone toolkits across Beringia through use-wear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Society for American Archaeology, 89th Annual Meeting, Session : Current research and challenges in arctic and subarctic cultural heritage studiesApril 17-21, 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elie Pinta; Héloïg Barbel Le Page; Constance Thirouard, Apr 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et spécificités de deux traditions microlithiques à la fin de la dernière période glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l'équipe SMP3C, TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Discamps, Élise Tartar, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières technologies lamellaires par pression : Perspective techno-fonctionnelle macro-régionale (Hokkaïdō, Sibérie, Alaska)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux et Sociétés de la Préhistoire, Séminaire Master Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Vinet; Benoît Longet, Apr 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers débitages par pression (Hokkaïdō, Sibérie, Alaska)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Anthropologie, Séminaire Master Archéologie, Sciences pour l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Pesesse, Nov 2023, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Insight into the Function of Prehistoric Stone Tools in Imakane (Hokkaido) during the Last Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Pirika Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Miyamoto, Nov 2022, Imakane, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Swan Point CZ4b Microblade Assemblage through Comparison of Microblade and Burin Technologies in Beringia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change. 49th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AkAA Alaska Anthropological Association, Feb 2022, Fairbanks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Microblade Technologies. A Macro-Regional Functional Perspective of the Stone Toolkit from Hokkaido, Eastern Siberia, and Central Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Terasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teten’kin Aleksei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microblade Technology and Prehistoric Hunter-Gatherer Adaptation in Alaska, Siberia and Northern Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun Takakura, Dec 2022, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une reconstitution palethnographique des sociétés préhistoriques d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie dans les Amériques aujourd'hui. Journées Scientifiques d’ArchAm – Séminaire d’intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modelling of Prehistoric Technical Gestures through Monitored Controlled Experimentation and 3D Optical Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Pfleging</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Iovita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siberian Toolkit in Alaska. Investigating the Traditions of the Early Societies of Alaska at Swan Point CZ4b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les variations des comportements techniques au Magdalénien moyen ancien. Le cas du Centre-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et territoires des groupes magdaléniens entre Atlantique et Rhône durant le Tardiglaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation of west-central France between 19 and 17.5 ky cal. BP: which cultural adaptations to the Heinrich 1 cold event? Technological and functional approach of the lithic industry of la Marche (Vienne) and la Garenne (Indre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop PACE. Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des comportements techniques au début du Magdalénien moyen dans le Centre-Ouest de la France : Analyse technologique et fonctionnelle de l’industrie lithique de la Marche (Vienne) et de la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportements techniques au Magdalénien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des comportements techniques au Magdalénien moyen dans le Centre-Ouest de la France. L’industrie lithique de la Marche (Vienne) et de la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès UISPP 2018, XVII-2 - Magdalenian Phases in Cantabria and Aquitaine : What are we talking about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological perspectives to differentiate states of hide based on experimentation and ethnoarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Stefanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA Conference 2018 - Beyond use-wear traces : Tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Beyries, Caroline Hamon andYolaine Maigrot, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection around diagnostic impact scars based on experiments and analysis of backed bladelets from the Middle Magdalenian Period (la Marche, Vienne and la Grotte Blanchard, Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cattin Marie-Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahemdi Ismaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international AWRANA 2018 - Beyond use-wear traces : Tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the VAPOR-Afar project: paleoenviroment, human settlement and obsidian circulation in the Late Stone Age and Ceramic Neolithic of the lake Abhe basin, Lower Awash, Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution : An International Research Seminar in Eastern Africa. Paleobiodiversity, Paleobiology, Prehistory, Paleoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, National Museum, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microlithisme au Paléolithique supérieur. Rôle fonctionnel des lamelles brutes et retouchées : enjeu et questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Taller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction d'un site à productions d'ordre symbolique au Magdalénien moyen. Résultats préliminaires de l'analyse fonctionnelle de l'industrie lithique du site de La Marche, Lussac-les-Châteaux, Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire préhistoire et ethnoarchéologie: systèmes techniques - espaces sociaux - transferts, CEPAM : Industries lithiques : matières premières, productions, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site function of a Middle Magdalenian site with symbolic productions: preliminary results of La Marche stone tools functional analysis (Lussac-les-Châteaux, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. XIX International Rock Art Conference IFRAO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caceres-Espagne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide-working in the Middle Magdalenian: preliminary results of stone tool functional analysis of La Marche (Lussac-les-Châteaux, Vienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. AWRANA 2015 - Connecting people and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microscopie électronique pour remonter le temps - Exemples d’intégration du MEB et du MEB-EDS à la panoplie analytique de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. Journées thématiques du GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de conservation de la peau et de la viande animale : cas ethnographiques et implications pour le Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : Tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes (France), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Magdalenian Flint Toolkit to Engrave and Sculpt the Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Adaptability to Late Glacial Environments. New Perspectives from Analysis of Procurement, Production, and Use of Stone Tools of Swan Point CZ4b, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Effects of Climate Change. 49th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction et production de l'outillage lithique dans un campement d'hiver en Sibérie orientale il y a 19 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teten’kin Aleksei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Jeunes Chercheur.se.s Préhistoire, Paléoenvironnements et Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lichens (Late Pleistocene hunter-gatherer adaptations to tundra environments of North Baikal Siberia) project: aims and first results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., GUIAVARC'H M., MALGARINI R., PUAUD S. (2024) – APP « Abri du Colombier II », Rapport d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2025, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., MALGARINI R., PUAUD S. (2023) – APP « Abri du Colombier II », Rapport d’activité 2023, DRAC Auvergne-Rhône-Alpes, 77 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Malgarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de Route de Jaunour, Boulazac-Isle-Manoire, Dordogne (24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cormarèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléotime. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turq Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of the flaked lithic industry of Popovsky Lug II, Grave 1, Irkutsk Oblast, Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 7264 CEPAM, France; IRNITU, Irkutsk Technical State University, Russian Federation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : géomorphologie, topographie et études complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bramoullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of the lithic industry of Kovrishka IV, Irkutsk Oblast, Siberia (layers 6 and 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 7264 CEPAM, France; IRNITU, Irkutsk Technical State University, Russian Federation. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements techniques au Magdalénien moyen ancien. Approche techno-fonctionnelle de l’industrie lithique de deux gisements du Centre Ouest de la France : la Marche (Vienne) et la Garenne (Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Côte d'Azur, Nice, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hirasawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2024.10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Teten&#8217;kin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I Demonterova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Razgildeeva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/1563-0110.2024.52.1.047-057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/SA/76.2024.1.3624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas Plantey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei V. Teten'Kin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007064v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Cattin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Yahemdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Tetenkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V Kaneva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauvrit Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/1563-0102.2020.48.3.033-042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14943" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Holmes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Terasaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teten&#8217;kin Aleksei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pfleging" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iovita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattin Marie-Isabelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahemdi Isma&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03018902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hirasawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2024.10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Teten&#8217;kin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I Demonterova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Razgildeeva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/1563-0110.2024.52.1.047-057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/SA/76.2024.1.3624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274819" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas Plantey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei V. Teten'Kin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007064v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Cattin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Yahemdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V Tetenkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V Kaneva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauvrit Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/1563-0102.2020.48.3.033-042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14943" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rasic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Holmes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Papile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Potter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pfleging" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iovita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Terasaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teten&#8217;kin Aleksei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattin Marie-Isabelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahemdi Isma&#235;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03018902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>